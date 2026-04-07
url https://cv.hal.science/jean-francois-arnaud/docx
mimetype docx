--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -879,464 +879,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
+                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Delalande</w:t>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.286-294. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2015.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242247v1</w:t>
+                <w:t xml:space="preserve">hal-01250775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
+                <w:t xml:space="preserve">Development of nuclear microsatellite loci and mitochondrial single nucleotide polymorphisms for the natterjack toad, Bufo (Epidalea) calamita (Bufonidae), using next generation sequencing and Competitive Allele Specific PCR (KASPar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Olivier</w:t>
+                <w:t xml:space="preserve">Leslie Faucher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.660-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esw068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250775v1</w:t>
+                <w:t xml:space="preserve">hal-01394724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nuclear microsatellite loci and mitochondrial single nucleotide polymorphisms for the natterjack toad, Bufo (Epidalea) calamita (Bufonidae), using next generation sequencing and Competitive Allele Specific PCR (KASPar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Faucher,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Godé</w:t>
+                <w:t xml:space="preserve">D Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.660-665. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esw068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2015.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394724v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1641,351 +1641,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leys</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Porte</w:t>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,103 +2467,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie comparée de deux nématodes phytoparasites et de leur hôte sauvage commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hickerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -2592,103 +2592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from wild populations of pests to better manage resistances in the fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014, BES-SFE Joint Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>