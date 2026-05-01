--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1641,295 +1641,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Liso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
               </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014, BES-SFE Joint Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>