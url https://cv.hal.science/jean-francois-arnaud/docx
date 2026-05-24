--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of spatial genetic structure in endangered southern damselfly ( Coenagrion mercuriale ) populations facing habitat fragmentation and urbanisation</w:t>
+                <w:t xml:space="preserve">Levels and Spatial Patterns of Effective Population Sizes in the Southern Damselfly (Coenagrion mercuriale): On the Need to Carefully Interpret Single‐Point and Temporal Estimations to Set Conservation Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (10), </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.e70062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969563v1</w:t>
+                <w:t xml:space="preserve">hal-04969451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and Spatial Patterns of Effective Population Sizes in the Southern Damselfly (Coenagrion mercuriale): On the Need to Carefully Interpret Single‐Point and Temporal Estimations to Set Conservation Guidelines</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of spatial genetic structure in endangered southern damselfly ( Coenagrion mercuriale ) populations facing habitat fragmentation and urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
@@ -313,82 +313,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), pp.e70062. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969451v1</w:t>
+                <w:t xml:space="preserve">hal-04969563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiosyncratic shifts in life‐history traits at species' geographic range edges</w:t>
               </w:r>
@@ -879,464 +879,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
+                <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Fabienne van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Olivier</w:t>
+                <w:t xml:space="preserve">D Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2015.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250775v1</w:t>
+                <w:t xml:space="preserve">hal-01242247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nuclear microsatellite loci and mitochondrial single nucleotide polymorphisms for the natterjack toad, Bufo (Epidalea) calamita (Bufonidae), using next generation sequencing and Competitive Allele Specific PCR (KASPar)</w:t>
+                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Faucher,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Godé</w:t>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esw068⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394724v1</w:t>
+                <w:t xml:space="preserve">hal-01250775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeographic pattern of range expansion provides evidence for cryptic species lineages in Silene nutans in Western Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of nuclear microsatellite loci and mitochondrial single nucleotide polymorphisms for the natterjack toad, Bufo (Epidalea) calamita (Bufonidae), using next generation sequencing and Competitive Allele Specific PCR (KASPar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Delalande</w:t>
+                <w:t xml:space="preserve">Leslie Faucher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.286-294. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.660-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2015.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esw068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242247v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1641,533 +1641,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of polymorphic microsatellite markers for the fine-leaved water-Dropwort Oenanthe aquatica and the Gypsywort Lycopus europaeus, two farmland remnant wetland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Favre-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.995-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0267-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+                <w:t xml:space="preserve">hal-01114681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lynda Delph</w:t>
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S12686-014-0240-6⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110840v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polymorphic microsatellite markers for the fine-leaved water-Dropwort Oenanthe aquatica and the Gypsywort Lycopus europaeus, two farmland remnant wetland species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of 24 polymorphic microsatellite markers for Silene nutans, a gynodioecious-gynomonoecious species, and cross-species amplification in other Silene species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (4), pp.995-998. </w:t>
+              <w:t xml:space="preserve">, 2014, 6, pp.915-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-014-0267-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S12686-014-0240-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114681v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
               </w:r>
@@ -2467,103 +2467,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie comparée de deux nématodes phytoparasites et de leur hôte sauvage commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hickerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -2592,103 +2592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from wild populations of pests to better manage resistances in the fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014, BES-SFE Joint Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ferla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0269-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-4153-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delalande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esw068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Favre-Bac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Gothland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0426-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0267-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-014-0240-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>