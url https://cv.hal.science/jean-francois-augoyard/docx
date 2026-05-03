--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -636,165 +636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comme Ambiance (s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Halte au bruit [participation au dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 204, pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995519v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00978318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une physique contextuelle des ambiances urbaines</w:t>
               </w:r>
@@ -1050,178 +1050,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une théorie des ambiances architecturales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (42-43), pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compentencia social de la mirada estética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanchez Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios Pùblicos Urbanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, vol. (n°), pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103996v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02103997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement sensible et les ambiances architecturales</w:t>
               </w:r>
@@ -1417,234 +1417,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les qualités sonores de la territorialité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arch &amp; Comport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 7 (1), pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vue est-elle souveraine dans l'esthétique paysagère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité sonore des espaces publics ou privés : Multiexposition et Multinuisances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 14, pp. 6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104002v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02104003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la notion de parasite sonore</w:t>
               </w:r>
@@ -2415,165 +2415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérience esthétique en espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art en chantier : pour changer notre perception du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gare Maritime; Association Vill'Art, Sep 2015, Boulogne sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ambiances à l'oeuvre dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur l'espace public : Formes structures de la ville contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de géographie et durabilité, Université de Lausanne, Nov 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104273v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02158035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un petit film étrange: l'envers de l'Arlequin</w:t>
               </w:r>
@@ -2622,234 +2622,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire une ambiance ? Conférence inaugurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire une ambiance : actes du colloque international, Grenoble, 10-12 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bernin, France. pp.17-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale : Faire une ambiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux actes du colloque &amp;quot;Faire une ambiance&amp;quot; - &amp;quot;Creating an atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00993645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension esthétique des ambiances</w:t>
               </w:r>
@@ -2898,165 +2898,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les immatériaux du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et Philosophie. Matières, matériaux, architecture : Béton(s). Lyon : Faculté de Philosophie, 24 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repères pour la recherche doctorale en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAU' 04, 4ème Congrès européen de la recherche architecturale et urbaine. La question doctorale. Marseille, 12-14 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France. pp.287-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993606v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00993702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et Ambiances</w:t>
               </w:r>
@@ -5702,50 +5702,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages et résonances de la notion de territoire au CRESSON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delétré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel de Bernardy and Bernard Debarbieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire en sciences sociales. Approches disciplinaires et pratiques de laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-MSH-Alpes, pp. 53-83, 2003, 978-2914242127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos - Ouvrage &amp;quot;La rupture patrimoniale de M Rautenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditeur scientifique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rupture patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A la Croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-14, 2003, 978-2-912934-07-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant propos - Ouvrage &amp;quot;L’expérience sonore de la ville au XIX° siècle d'Oliver Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience sonore de la ville au XIX° siècle</w:t>
             </w:r>
@@ -5754,268 +5965,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions A la Croisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2003, 978-2-912934-06-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104068v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-01879807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en pièce du citadin. Préface pour Thibaud Jean-Paul</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être sonore à domicile : architectures du logement et potentiel de confort sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,359 +8394,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 07, CRESSON, CNT. 1985, 2 vol. (132, 93p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production de l'environnement sonore : analyse exploratoire sur les conditions sociologiques et sémantiques de la production des phénomènes sonores par les habitants et usagers de l'environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 06, CRESSON, Secrétariat d'Etat à l'Environnement, SRETIE. 1985, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire comme à Givors : naissance d'un nouveau quartier. Formes d'appropriation et structuration de la vie quotidienne dans le nouveau Vieux-Givors, 1979-1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 03, CRESSON. 1983, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonorité, sociabilité, urbanité : méthode pour l'établissement d'un répertoire des effets sonores en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...64 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 04, CRESSON. 1982, pp.155 + 15 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9069,51 +9069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E060AF"/>
+    <w:nsid w:val="64884BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9300,51 +9300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-augoyard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026696355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117232161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000084139261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/augoyard-jean-francois/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot Paquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1995.3409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Karlsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Winckler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Choay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104065v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Augoyard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pernice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364553v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augoyard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maglione" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;dam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-augoyard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026696355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117232161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000084139261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/augoyard-jean-francois/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot Paquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1995.3409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Karlsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Winckler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Choay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104065v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Augoyard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pernice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364553v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augoyard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maglione" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;dam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>