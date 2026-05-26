--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -636,165 +636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halte au bruit [participation au dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.18-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comme Ambiance (s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978318v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00995519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une physique contextuelle des ambiances urbaines</w:t>
               </w:r>
@@ -1417,234 +1417,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vue est-elle souveraine dans l'esthétique paysagère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité sonore des espaces publics ou privés : Multiexposition et Multinuisances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 14, pp. 6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les qualités sonores de la territorialité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arch &amp; Comport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 7 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104003v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02104002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la notion de parasite sonore</w:t>
               </w:r>
@@ -2622,234 +2622,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale : Faire une ambiance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.17-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux actes du colloque &amp;quot;Faire une ambiance&amp;quot; - &amp;quot;Creating an atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire une ambiance ? Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une ambiance : actes du colloque international, Grenoble, 10-12 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bernin, France. pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993645v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00833923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension esthétique des ambiances</w:t>
               </w:r>
@@ -2898,165 +2898,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repères pour la recherche doctorale en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAU' 04, 4ème Congrès européen de la recherche architecturale et urbaine. La question doctorale. Marseille, 12-14 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.287-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les immatériaux du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et Philosophie. Matières, matériaux, architecture : Béton(s). Lyon : Faculté de Philosophie, 24 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France. pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993702v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00993606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et Ambiances</w:t>
               </w:r>
@@ -5702,320 +5702,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant propos - Ouvrage &amp;quot;La rupture patrimoniale de M Rautenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditeur scientifique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rupture patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A la Croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-14, 2003, 978-2-912934-07-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos - Ouvrage &amp;quot;L’expérience sonore de la ville au XIX° siècle d'Oliver Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience sonore de la ville au XIX° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A la Croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 2003, 978-2-912934-06-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages et résonances de la notion de territoire au CRESSON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delétré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel de Bernardy and Bernard Debarbieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le territoire en sciences sociales. Approches disciplinaires et pratiques de laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-MSH-Alpes, pp. 53-83, 2003, 978-2914242127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879807v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-02104068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en pièce du citadin. Préface pour Thibaud Jean-Paul</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être sonore à domicile : architectures du logement et potentiel de confort sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,359 +8394,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production de l'environnement sonore : analyse exploratoire sur les conditions sociologiques et sémantiques de la production des phénomènes sonores par les habitants et usagers de l'environnement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 06, CRESSON, Secrétariat d'Etat à l'Environnement, SRETIE. 1985, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 07, CRESSON, CNT. 1985, 2 vol. (132, 93p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La production de l'environnement sonore : analyse exploratoire sur les conditions sociologiques et sémantiques de la production des phénomènes sonores par les habitants et usagers de l'environnement urbain</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire comme à Givors : naissance d'un nouveau quartier. Formes d'appropriation et structuration de la vie quotidienne dans le nouveau Vieux-Givors, 1979-1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 06, CRESSON, Secrétariat d'Etat à l'Environnement, SRETIE. 1985, pp.189</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 03, CRESSON. 1983, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Faire comme à Givors : naissance d'un nouveau quartier. Formes d'appropriation et structuration de la vie quotidienne dans le nouveau Vieux-Givors, 1979-1981</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonorité, sociabilité, urbanité : méthode pour l'établissement d'un répertoire des effets sonores en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dupont</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 04, CRESSON. 1982, pp.155 + 15 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9069,51 +9069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64884BFD"/>
+    <w:nsid w:val="F384F753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9300,51 +9300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-augoyard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026696355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117232161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000084139261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/augoyard-jean-francois/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot Paquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1995.3409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Karlsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Winckler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Choay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104065v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Augoyard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pernice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364553v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augoyard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maglione" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;dam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-augoyard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026696355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117232161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000084139261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/augoyard-jean-francois/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot Paquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1995.3409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Karlsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Winckler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Choay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104065v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Augoyard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pernice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364553v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augoyard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maglione" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;dam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>