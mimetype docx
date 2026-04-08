--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -588,230 +588,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lombricompost dans la pratique des agriculteurs : adoption et adaptation par les EAF de Vakinankaratra</w:t>
+                <w:t xml:space="preserve">La rizipisciculture : un modèle agroécologique durable, innovant et efficient sur les Hautes-Terres de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahina Raharison</w:t>
+                <w:t xml:space="preserve">Tiana Herimanana Randriamihanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranto Andrianariseheno</w:t>
+                <w:t xml:space="preserve">Harilala Andriamaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
+                <w:t xml:space="preserve">Narilala Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.23-41</w:t>
+              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741973v1</w:t>
+                <w:t xml:space="preserve">hal-04741884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fertilité des sols et performances des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Raharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.15-22</w:t>
@@ -826,407 +826,407 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rizipisciculture : un modèle agroécologique durable, innovant et efficient sur les Hautes-Terres de Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harilala Andriamaniraka</w:t>
+                <w:t xml:space="preserve">Le lombricompost dans la pratique des agriculteurs : adoption et adaptation par les EAF de Vakinankaratra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranto Andrianariseheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.99-108</w:t>
+              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741884v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryout and (Dis)adoption of conservation agriculture. Evidence from Western Madagascar</w:t>
+                <w:t xml:space="preserve">Gestion de la fertilité des sols et productivité de la terre dans le Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitriniaina Mamy Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Tahina Solofoniaina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bignebat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Penot</w:t>
+                <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520358v1</w:t>
+                <w:t xml:space="preserve">hal-05179787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la fertilité des sols et productivité de la terre dans le Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tryout and (Dis)adoption of conservation agriculture. Evidence from Western Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahina Solofoniaina Raharison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Autfray</w:t>
+                <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.104929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179787v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Agricultural Biomass Residues for Anaerobic Digestion in Rural Vakinankaratra Region of Madagascar</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Louw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1340,277 +1340,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et acquisition de fumure organique pour la gestion de la fertilité des sols par les exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Utilisation des fumures organiques et des engrais dans les stratégies de gestion de la fertilité des sols des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.13-25</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174940v1</w:t>
+                <w:t xml:space="preserve">hal-05179786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fumures organiques et des engrais dans les stratégies de gestion de la fertilité des sols des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Production et acquisition de fumure organique pour la gestion de la fertilité des sols par les exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.19-33</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179786v1</w:t>
+                <w:t xml:space="preserve">hal-05174940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and Cereal Production Evolution Trend in the Sahel: Case Study in Mali from 1951 to 2010</w:t>
               </w:r>
@@ -2087,197 +2087,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring development trough public policy evaluation ? The case of the North Province in New Caledonia</w:t>
+                <w:t xml:space="preserve">Politiques publiques pour l'agriculture familiale. Caractériser pour mieux soutenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apv.12071⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 29, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062737v1</w:t>
+                <w:t xml:space="preserve">hal-01537958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques pour l'agriculture familiale. Caractériser pour mieux soutenir</w:t>
+                <w:t xml:space="preserve">Public policy for family farming. Definition for better support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
@@ -2312,3028 +2300,4051 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00031⟩</w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Définir l'agriculture familiale, 29, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537958v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de plusieurs scénarios de lutte contre l'insécurité alimentaire au Mali</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dury</w:t>
+                <w:t xml:space="preserve">Measuring development trough public policy evaluation ? The case of the North Province in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2012.0572⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (3), pp.355-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apv.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062264v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Crise et Rebond: Questions autour de la durabilité des systèmes de production cotonniers au Mali</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les modèles familiaux de production agricole en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/ejdr.2012.12⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.062.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486970v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles familiaux de production agricole en question</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+                <w:t xml:space="preserve">Comparaison de plusieurs scénarios de lutte contre l'insécurité alimentaire au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/autr.062.0159⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062280v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des systèmes de production céréaliers au Mali?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+                <w:t xml:space="preserve">Entre Crise et Rebond: Questions autour de la durabilité des systèmes de production cotonniers au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Belieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain de sel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The European Journal of Development Research, 3 (24), pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ejdr.2012.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064116v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation et pauvreté</w:t>
+                <w:t xml:space="preserve">Quelles évolutions des systèmes de production céréaliers au Mali?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oumar Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain de sel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54-56, pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061951v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en province nord de la Nouvelle-Calédonie entre référentiels globaux et innovations locales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irrigation et pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064255v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de producteurs en zone cotonnière au Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement en province nord de la Nouvelle-Calédonie entre référentiels globaux et innovations locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gambey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 303-304-305, pp.22-38</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060790v1</w:t>
+                <w:t xml:space="preserve">hal-03064255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations agricoles familiales du périmètre irrigué de l'Office du Niger au Mali : évolutions et perspectives</w:t>
+                <w:t xml:space="preserve">Les organisations de producteurs en zone cotonnière au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Djouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yénizié Koné</w:t>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.562-569</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 303-304-305, pp.22-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060788v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles familiales de la zone cotonnière du Mali face à la baisse des prix du coton-graine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Djouara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doumbia Kébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (1), pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03060789v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations agricoles familiales du périmètre irrigué de l'Office du Niger au Mali : évolutions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yénizié Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.562-569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture familiale et pression foncière dans les Hautes Terres de Madagascar : une lecture géographique des dynamiques agricoles et des stratégies paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Foncier Montpellier, 27/2024, 62 p., 2024, Les Cahiers du Pôle Foncier, 979-10-92582-7-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural migration in sub-Saharan Africa: Patterns, drivers and relation to structural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael N. Belebema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO; CIRAD, 86 p., 2019, Rural employment working paper, 978-92-5-132110-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural migration in sub-Saharan Africa: patterns, drivers and relation to structural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belebema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO and CIRAD, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4060/ca7404en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family farming around the world: Definitions, contribution and public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 186 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agricultures familiales du monde: Définitions, contributions et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 195 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques et performances des exploitations agricoles : principaux résultats et enseignements tirés d'une étude pour le projet ProSol dans la région Boeny (Madagascar). Note de synthèse et de positionnement pour la mise à l'échelle des pratiques agroécologiques au niveau du territoire</w:t>
+                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques, performances des exploitations agricoles et prospective pour une mise à l'échelle territoriale. Région de Boeny, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-ES-UMR ART-DEV. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740857v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques, performances des exploitations agricoles et prospective pour une mise à l'échelle territoriale. Région de Boeny, Madagascar</w:t>
+                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques et performances des exploitations agricoles : principaux résultats et enseignements tirés d'une étude pour le projet ProSol dans la région Boeny (Madagascar). Note de synthèse et de positionnement pour la mise à l'échelle des pratiques agroécologiques au niveau du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Belieres</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-ES-UMR ART-DEV. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740954v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les semences dans la filière haricots à Maurice</w:t>
+                <w:t xml:space="preserve">Filières semencières et gestion des semences par les producteurs dans les régions d’Analamanga, Itasy et Vakinankaratra à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741520v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des semences par des exploitations de paysans multiplicateurs et des exploitations agricoles ordinaires à Madagascar dans les régions d’Analamanga, Itasy et Vakinankaratra. FoodSec Semences Madagascar - Activité 1 - Rapport N° 01</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse qualitative des effets socio-économiques de l’adoption des innovations agroécologiques par les exploitations agricoles familiales dans la région Boeny (Madagascar) Projet ProSol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Fanantenana Rakotohavana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTZ-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741479v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de haricots à Maurice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Les semences dans la filière haricots à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741351v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières semencières et gestion des semences par les producteurs dans les régions d’Analamanga, Itasy et Vakinankaratra à Madagascar</w:t>
+                <w:t xml:space="preserve">Gestion des semences par des exploitations de paysans multiplicateurs et des exploitations agricoles ordinaires à Madagascar dans les régions d’Analamanga, Itasy et Vakinankaratra. FoodSec Semences Madagascar - Activité 1 - Rapport N° 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741466v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse qualitative des effets socio-économiques de l’adoption des innovations agroécologiques par les exploitations agricoles familiales dans la région Boeny (Madagascar) Projet ProSol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miharisoa Fanantenana Rakotohavana</w:t>
+                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de haricots à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">GTZ-CIRAD. 2023</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741301v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Food-Sec Semence et les filières semencières aux Seychelles pour le maïs, le manioc et le haricot</w:t>
+                <w:t xml:space="preserve">Situation des filières semencières maïs, manioc, haricot et pomme de terre à Madagascar selon les principaux acteurs semenciers. FoodSec Semences Madagascar - Activité 1 - Rapport N° 02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CIRAD-Ministry of Agriculture, Climate Change and Environment Seychelles. 2023</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FOFIFA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741491v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation des filières semencières maïs, manioc, haricot et pomme de terre à Madagascar selon les principaux acteurs semenciers. FoodSec Semences Madagascar - Activité 1 - Rapport N° 02</w:t>
+                <w:t xml:space="preserve">Le projet Food-Sec Semence et les filières semencières aux Seychelles pour le maïs, le manioc et le haricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CIRAD-FOFIFA. 2023</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-Ministry of Agriculture, Climate Change and Environment Seychelles. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741568v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de pomme de terre à Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAREI-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les semences dans la filière pomme de terre à Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyens d'existence, diffusion des innovations, approche genre et adaptation au changement climatique dans les exploitations agricoles familiales des Hautes Terres du Vakinankaratra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniana Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Raharison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-SPAD. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRADIV - System approach for the TRAnsition to bio-DIVersified agroecosystems. Data Management Plan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude chaîne de valeur pomme de terre dans les régions d’Analamanga, Itasy et Vakinankaratra. Partie 1 : importance de la culture de la pomme de terre pour les exploitations agricoles et rentabilité de la production de plants de semence et de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02963652v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transhumance apaisée à la frontière entre le Togo et le Burkina Faso ? Perspectives d’une approche territoriale et anticipatrice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibra Toure</w:t>
+                <w:t xml:space="preserve">STRADIV - System approach for the TRAnsition to bio-DIVersified agroecosystems. Data Management Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD, avenue Agropolis, 34398 Montpellier Cedex 5. 2020, 227p</w:t>
+              <w:t xml:space="preserve">[Technical Report] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">cirad-03018348v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude chaîne de valeur POMME DE TERRE dans les régions d'Analamanga, Itasy et Vakinankaratra 2019/2020 RAPPORT DE SYNTHESE CASEF AGRIBUSINESS Hautes terres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une transhumance apaisée à la frontière entre le Togo et le Burkina Faso ? Perspectives d’une approche territoriale et anticipatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD, avenue Agropolis, 34398 Montpellier Cedex 5. 2020, 227p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963571v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03018348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude chaîne de valeur pomme de terre dans les régions d’Analamanga, Itasy et Vakinankaratra. Partie 1 : importance de la culture de la pomme de terre pour les exploitations agricoles et rentabilité de la production de plants de semence et de consommation</w:t>
+                <w:t xml:space="preserve">Etude chaîne de valeur POMME DE TERRE dans les régions d'Analamanga, Itasy et Vakinankaratra 2019/2020 RAPPORT DE SYNTHESE CASEF AGRIBUSINESS Hautes terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norontsoa Andriandralambo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963574v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyens d'existence, pratiques et performances des exploitations agricoles des paysages d'Iazafo et Soanierana Ivongo dans la région Analanjirofo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CIRAD, avenue Agropolis, 34398 Montpellier Cedex 5. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures familiales à Madagascar: Un atout pour le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Michel Tsimisanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Elyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de la semaine de l'agriculture familiale, 13 au 17 octobre 2014, Antananarivo, Madagascar : Organisation de la semaine des agricultures familiales 2014 -Animation scientifique, synthèse et communication (FED/2014/351-015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Elyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Michel Tsimisanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux défis de l'agriculture familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,73 +6386,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD, Agence française de développement. 2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture des tribus en Nouvelle-Calédonie: Rapport d'étude final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5497,73 +6508,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 425 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser une enquête par sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Apithy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5619,113 +6630,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in family farming: Theoretical and empirical approaches to its many forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,383 +6752,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of Pretoria. 2014, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture familiale et politiques publiques au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures familiales du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'activités et performances des exploitations agricoles familiales dans le cercle de Yanfolila et Bankass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD; AFD, Agence Française de Développement. 2013, 281 p</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouréma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Nientao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2013, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078228v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du projet de mise en place de l'Observatoire des Agricultures du Monde à Madagascar : (Mai - Octobre 2013): Prototype OAM Madagascar</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agricultures familiales du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FAO. 2013, 103 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD; AFD, Agence Française de Développement. 2013, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03077373v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture en tribu : Poids et fonctions des activités agricoles et de prélèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6173,231 +7180,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IAC, Institut Agronomique néo-Calédonien. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'activités et performances des exploitations agricoles familiales dans le cercle de Yanfolila et Bankass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Samaké</w:t>
+                <w:t xml:space="preserve">Etude du projet de mise en place de l'Observatoire des Agricultures du Monde à Madagascar : (Mai - Octobre 2013): Prototype OAM Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ratsimbarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rabeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2013, 139 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FAO. 2013, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03078229v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la diversité des formes familiales de la production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,441 +7424,441 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2012, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes d'activités et des performances des exploitations familiales dans les cercles de Bankass et Yanfolila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouréma Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Nientao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali) CIRAD. 2011, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural transformation and late developing countries in a globalizing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thomas White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] World Bank. 2011, 308 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire des exploitations agricoles du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouréma Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali), CIRAD. 2011, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Code de Développement (CODEV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,73 +7887,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IAC, Institut Agronnomique Néo-Calédonien; CIRAD. 2011, 333 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions méthodologiques pour l'évaluation du dispositif CODEV-OGAF de la province Nord en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,1627 +7962,750 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_4] Institut agronomique néo-calédonien (IAC) BP 73, 98890 Paita, Nouvelle-Calédonie. 2010, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions structurelles de la libération pour l'agriculture et le développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nango Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali); CIRAD; MSU (Michigan State University); FIDA. 2008, 260 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implications structurelles de la libéralisation pour l'agriculture et le développement rural au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEPIA; Banque mondiale; Coopération française. 2007, 227 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078018v1</w:t>
-              </w:r>
-[...875 lines deleted...]
-                <w:t xml:space="preserve">hal-03050393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d'adoption de l'agriculture de conservation à l'échelle des exploitations agricoles. Cas du Moyen Ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniana Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès du RIODD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir l'agriculture urbaine au nom de la sécurité alimentaire : est-ce pertinent ? Cas de Antananarivo - Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Defrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andriamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du méta programme GloFoodS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes de migrations internes à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8600,73 +8734,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations méconnues à Madagascar et en Afrique subsaharienne: une ruralité en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antananarivo, Madagascar. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Farming in an Urbanized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8725,2620 +8859,2620 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Nourrir les villes : une chance pour les agricultures familiales ?", Fondation pour l'agriculture et la ruralité dans le monde (FARM), Pluriagri, Paris, 13 décembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural structural transformations and contributions to sustainable development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques peut-elle contribuer à la mesure du développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Even</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International GEMDEV - UNESCO: « La Mesure du Développement. Comment science et politique se conjuguent ? », Paris, France, 1-3 Février, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069186v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAW proposed methodological framework to monitor agricultural structural transformations and their contributions to sustainable development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Agricultural transformations and food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 15 p</w:t>
+              <w:t xml:space="preserve">International Scientific Symposium on Food and Nutrition Security Information "From valid measurement to effective decision-making", Rome, Italy, 17-19 january 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069190v1</w:t>
+                <w:t xml:space="preserve">hal-03072580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural transformations</w:t>
+                <w:t xml:space="preserve">Agricultural structural transformations and contributions to sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Loyat</w:t>
+                <w:t xml:space="preserve">Marie-Aude Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 17 p</w:t>
+              <w:t xml:space="preserve">, 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069189v1</w:t>
+                <w:t xml:space="preserve">hal-03069186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural transformations and food security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAW proposed methodological framework to monitor agricultural structural transformations and their contributions to sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dury</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Symposium on Food and Nutrition Security Information "From valid measurement to effective decision-making", Rome, Italy, 17-19 january 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072580v1</w:t>
+                <w:t xml:space="preserve">hal-03069190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques peut-elle contribuer à la mesure du développement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Passouant</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Loyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GEMDEV - UNESCO: « La Mesure du Développement. Comment science et politique se conjuguent ? », Paris, France, 1-3 Février, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069196v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'insécurité alimentaire des ménages au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les dynamiques de croissance au sein de l'Union économique et monétaire ouest africaines (UEMOA), 2011-07-12/2011-07-13, Ouagadougou, Burkina-Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ouagadougou, Burkina Faso. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté, diversification rurale et transitions africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Oumar Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Quelle agriculture pour un développement durable de l'Afrique ?", 2010-12-06/2010-12-08, Ouagadougou, Burkina Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ouagadougou, Burkina Faso. pp.764-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire des agricultures du monde: Un exemple d'outil fédérateur sur les questions de viabilité des agricultures : éléments de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de formation collective "Systèmes d'information et outils de pilotage du secteur élevage dans les pays du Sud : postures et méthodes", CIRAD, Montpellier, 11-13 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. pp.162, 187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle agriculture pour un développement durable de l'Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pauvreté, diversification rurale et transitions africaines. Etat des lieux et perspectives à partir d'analyses croisées de situations régionales dans 4 pays", 6-10 Décembre 2010, Ouagadougou (Burkina Faso)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ouagadougou, Burkina Faso. pp.**</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration des petits producteurs ouest africains aux marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">African Agriculture in the 21st Century: Meeting the Challenges, Making a Sustainable Green Revolution, Windhoek, Namibia, February 9-10, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Windhoek, Namibie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755378v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires fragiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Inra-Cirad : partenariat, innovation, agriculture" = "INRA-CIRAD Open Science Network Meeting : partnerships, innovation, agriculture", Paris, 3 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.104-115</w:t>
+              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875884v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des petits producteurs ouest africains aux marchés</w:t>
+                <w:t xml:space="preserve">Territoires fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Agriculture in the 21st Century: Meeting the Challenges, Making a Sustainable Green Revolution, Windhoek, Namibia, February 9-10, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Windhoek, Namibie</w:t>
+              <w:t xml:space="preserve">Colloque international "Inra-Cirad : partenariat, innovation, agriculture" = "INRA-CIRAD Open Science Network Meeting : partnerships, innovation, agriculture", Paris, 3 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.104-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075377v1</w:t>
+                <w:t xml:space="preserve">hal-02875884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML2: Croissance démographique, développement de la culture du coton et gestion durable des ressources naturelles en zone Mali-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international PRIPODE, 21-23 mars 2007, Unesco, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et autonomisation des Coopératives en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Les entreprises coopératives agricoles, mutations et perspectives", Paris, 28-29 février 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motorization in a cotton-growing region in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser et accompagner les initiatives des acteurs ruraux = Empowerment of the rural actors. A renewal of farming systems perspectives, 8 th European IFSA Symposium, 6-10 Juillet 2008 Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Systèmes de production et durabilité dans les suds", 7-8 février 2008, Poitiers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic manure availability, food security and poverty relationships at farm level in the old cotton basin of Mati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. pp.132-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués Quelques enseignements tirés du cas de l'Office du Niger au Mali1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanton Charlotte Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de l'agriculture irriguée en Méditerranée. Nouveaux arrangements institutionnels pour une gestion de la demande en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
+                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.C. Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073989v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
+                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
+              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073988v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass production, transformationand allocation at the village scale in Southern Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouba S. Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'organisation des producteurs de riz et de coton au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumbia Kébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Djouara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFER 2005 "Les institutions du développement durable des agricultures du Sud ", 7-9 novembre 2005, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en place d'un système d'information dédié à la maintenance des réseaux hydrauliques à l'Office du Niger (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Famanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la gestion des périmètres irrigués collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Montpellier, France. p. 211-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00188361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11348,279 +11482,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable-Produits de communication grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Razanakoto Onjaherilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Antananarivo, Madagascar. Laboratoire des RadioIsotopes, 1 poster, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does urban agriculture contribute to urban food security? The case of Antananarivo, capital city of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Defrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference on Global Food Security: achieving local and global food security, at what costs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11630,1400 +11764,1400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude diagnostic relative au potentiel de croissance de la chaine de valeur lait et produits dérivés (Hautes Terres - Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre la diversité des exploitations agricoles et leurs modes de fonctionnement...un élément indispensable pour orienter les actions de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Raharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie N° 07 - Octobre à Décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et importance des pratiques de gestion de la fertilité des sols dans les exploitations agricoles familiales du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie n° 8 - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour l'évaluation d'impact du projet Biomasse énergie pour la réduction de la pauvreté par l'électrification rurale décentralisée à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andriambolanoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Dartiguepeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des agricultures du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et consolidation des bases de donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de synthèse des missions de consultation au Bénin, Burkina Faso, Mali et Côte d'Ivoire pour le démarrage du programme SIAR-C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements structurels des économies rurales dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nango Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, XXI-464 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Dabat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03078176v1</w:t>
+                <w:t xml:space="preserve">hal-03113582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements structurels des économies rurales dans la mondialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Samaké</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse des missions de consultation au Bénin, Burkina Faso, Mali et Côte d'Ivoire pour le démarrage du programme SIAR-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2008, XXI-464 p</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mendez-Del-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113582v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance démographique, développement de la culture du coton et gestion durable des ressources naturelles en zone mali-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yéhiya Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bitchibali Kounkantji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du programme du FIDA au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des mesures de soutien à l’exportation et de l’aide alimentaire sur la sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 181 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pauvreté en zone Office du Niger</w:t>
+                <w:t xml:space="preserve">Situation de référence du programme d’amélioration des systèmes d’exploitation en zone cotonnière du Mali (PASE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2005, 89 p</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Djouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Haïdara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078020v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de référence du programme d’amélioration des systèmes d’exploitation en zone cotonnière du Mali (PASE)</w:t>
+                <w:t xml:space="preserve">Evaluation de la pauvreté en zone Office du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2005, 174 p</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872585v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drivers of agroecology in sub-Saharan Africa: an illustration from the Malagasy Highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13045,110 +13179,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Côte François-Xavier (ed.); Poirier-Magona Emmanuelle (ed.); Perret Sylvain (ed.); Roudier Philippe (ed.); Bruno Rapidel (ed.); Thirion Marie-Cécile (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.179-197, 2019, Agricultures et défis du monde, 978-2-7592-3056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13157,145 +13291,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-9, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madagascar : l'accès à la terre et à l'emploi comme moteur des migrations rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13328,73 +13462,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercandalli Sara; Losch Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Afrique rurale en mouvement. Dynamiques et facteurs des migrations au sud du Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO CIRAD, pp.38-39, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs du développement de l'agro- écologie en Afrique subsaharienne : illustration sur les Hautes Terres malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13416,106 +13550,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agro-écologique des agricultures du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2018, 978-2-7592-2822-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: methodological and conceptual contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13524,749 +13658,749 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-321, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+              <w:t xml:space="preserve">, Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797994v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation familiale entre atout collectif et limitation des stratégies individuelles: Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intégration aux marchés internationaux pour les exploitations familiales cotonnières au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumouni Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosc Pierre-Marie; Sourisseau Jean-Michel; Bonnal Philippe; Gasselin Pierre; Valette Elodie; Bélières Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quæ, pp.247-250, 2015</w:t>
+              <w:t xml:space="preserve">, Editions Quæ, pp.57-74, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056943v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining, characterizing and measuring family farming models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              <w:t xml:space="preserve">Family farming and the Worlds to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.37-55, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9358-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800345v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration aux marchés internationaux pour les exploitations familiales cotonnières au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamy Soumaré</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056944v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining, characterizing and measuring family farming models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'organisation familiale entre atout collectif et limitation des stratégies individuelles: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosc Pierre-Marie; Sourisseau Jean-Michel; Bonnal Philippe; Gasselin Pierre; Valette Elodie; Bélières Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family farming and the Worlds to come</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.247-250, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056946v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, caractériser et mesurer les agricultures familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14329,628 +14463,628 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Quae, pp.43-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibaud Bénédicte; François Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, pp.249-276, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming in a changing global economy: the case of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vipin Gupta ; Nancy Levenburg ; Linda L. Moore ; Jaideep Motwani ; Thomas V. Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culturally-sensitive models of family business in Sub-Saharan Africa: a compendium using the GLOBE paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICFAI University Press, pp.188-211, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables et régulation de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kabirou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady N'Djim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Marie; Pierre Morand; Hamady N'Djim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avenir du fleuve Niger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.106-192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filières, politiques et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRA -ITA -CIRAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche agricole et agroalimentaire au Sénégal 1964-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA (Institut Sénégalais de Recherches Agricoles); CIRAD, pp.143-159, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher autre chose, autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manievel Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Farinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pappa Léopold Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRA -ITA -CIRAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche agricole et agroalimentaire au Sénégal 1964-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA (Institut Sénégalais de Recherches Agricoles); CIRAD, pp.457-495, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14960,409 +15094,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambée des prix alimentaires internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de construction des politiques agricoles au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Egg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambée des prix alimentaires internationaux : opportunité ou désastre pour les populations les plus pauvres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15509,51 +15643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>