--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -588,230 +588,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rizipisciculture : un modèle agroécologique durable, innovant et efficient sur les Hautes-Terres de Madagascar</w:t>
+                <w:t xml:space="preserve">Le lombricompost dans la pratique des agriculteurs : adoption et adaptation par les EAF de Vakinankaratra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiana Herimanana Randriamihanta</w:t>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harilala Andriamaniraka</w:t>
+                <w:t xml:space="preserve">Miranto Andrianariseheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narilala Randrianarison</w:t>
+                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.99-108</w:t>
+              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741884v1</w:t>
+                <w:t xml:space="preserve">hal-04741973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fertilité des sols et performances des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahina Raharison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+                <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.15-22</w:t>
@@ -826,156 +826,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lombricompost dans la pratique des agriculteurs : adoption et adaptation par les EAF de Vakinankaratra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahina Raharison</w:t>
+                <w:t xml:space="preserve">La rizipisciculture : un modèle agroécologique durable, innovant et efficient sur les Hautes-Terres de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Herimanana Randriamihanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilala Andriamaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranto Andrianariseheno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+                <w:t xml:space="preserve">Narilala Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.23-41</w:t>
+              <w:t xml:space="preserve">Recherches pour le développement. Série Sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741973v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fertilité des sols et productivité de la terre dans le Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
@@ -1000,64 +1000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Louw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1340,277 +1340,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fumures organiques et des engrais dans les stratégies de gestion de la fertilité des sols des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
+                <w:t xml:space="preserve">Production et acquisition de fumure organique pour la gestion de la fertilité des sols par les exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.19-33</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179786v1</w:t>
+                <w:t xml:space="preserve">hal-05174940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et acquisition de fumure organique pour la gestion de la fertilité des sols par les exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
+                <w:t xml:space="preserve">Utilisation des fumures organiques et des engrais dans les stratégies de gestion de la fertilité des sols des exploitations agricoles du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniana Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.13-25</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174940v1</w:t>
+                <w:t xml:space="preserve">hal-05179786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and Cereal Production Evolution Trend in the Sahel: Case Study in Mali from 1951 to 2010</w:t>
               </w:r>
@@ -1862,6631 +1862,6899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future strategy for sustainability of family farming lessons from Cirad reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+                <w:t xml:space="preserve">L'agriculture familiale malgache entre survie et développement: Organisation des activités, diversification et différenciation des ménages agricoles de la région des Hautes Terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahirana Tantely Andrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rikkyō keizaigaku kenkyū</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14992/00011070⟩</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.221.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064254v1</w:t>
+                <w:t xml:space="preserve">hal-03062739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture familiale malgache entre survie et développement: Organisation des activités, diversification et différenciation des ménages agricoles de la région des Hautes Terres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A future strategy for sustainability of family farming lessons from Cirad reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahirana Tantely Andrianantoandro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 221, pp.69-88. </w:t>
+              <w:t xml:space="preserve">Rikkyō keizaigaku kenkyū</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (4), pp.189-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.221.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14992/00011070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062739v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques pour l'agriculture familiale. Caractériser pour mieux soutenir</w:t>
+                <w:t xml:space="preserve">Measuring development trough public policy evaluation ? The case of the North Province in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00031⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (3), pp.355-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apv.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537958v1</w:t>
+                <w:t xml:space="preserve">hal-03062737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policy for family farming. Definition for better support</w:t>
+                <w:t xml:space="preserve">Políticas públicas para a agricultura familiar. Caracterizar para apoiar melhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective (English edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/agritrop/00030⟩</w:t>
+              <w:t xml:space="preserve">Perspective (Edição portuguesa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/perspective/31394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582861v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring development trough public policy evaluation ? The case of the North Province in New Caledonia</w:t>
+                <w:t xml:space="preserve">Public policy for family farming. Definition for better support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apv.12071⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03062737v1</w:t>
+                <w:t xml:space="preserve">hal-05582861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles familiaux de production agricole en question</w:t>
+                <w:t xml:space="preserve">Politiques publiques pour l'agriculture familiale. Caractériser pour mieux soutenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/autr.062.0159⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062280v1</w:t>
+                <w:t xml:space="preserve">hal-01537958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de plusieurs scénarios de lutte contre l'insécurité alimentaire au Mali</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dury</w:t>
+                <w:t xml:space="preserve">Politicas publicas para la agricultura familiar. Caracterizar para apoyar mejor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2012.0572⟩</w:t>
+              <w:t xml:space="preserve">Perspective (versión española)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/perspective/31402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062264v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Crise et Rebond: Questions autour de la durabilité des systèmes de production cotonniers au Mali</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Belieres</w:t>
+                <w:t xml:space="preserve">Comparaison de plusieurs scénarios de lutte contre l'insécurité alimentaire au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/ejdr.2012.12⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486970v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des systèmes de production céréaliers au Mali?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+                <w:t xml:space="preserve">Entre Crise et Rebond: Questions autour de la durabilité des systèmes de production cotonniers au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Belieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain de sel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The European Journal of Development Research, 3 (24), pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ejdr.2012.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064116v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation et pauvreté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles familiaux de production agricole en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0473⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.062.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061951v1</w:t>
+                <w:t xml:space="preserve">hal-03062280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en province nord de la Nouvelle-Calédonie entre référentiels globaux et innovations locales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles évolutions des systèmes de production céréaliers au Mali?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59, pp.69-100</w:t>
+              <w:t xml:space="preserve">Grain de sel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54-56, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064255v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de producteurs en zone cotonnière au Mali</w:t>
+                <w:t xml:space="preserve">Irrigation et pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060790v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations agricoles familiales de la zone cotonnière du Mali face à la baisse des prix du coton-graine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement en province nord de la Nouvelle-Calédonie entre référentiels globaux et innovations locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gambey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (1), pp.64-71</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060789v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les organisations de producteurs en zone cotonnière au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Djouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 303-304-305, pp.22-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles familiales du périmètre irrigué de l'Office du Niger au Mali : évolutions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yénizié Koné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (6), pp.562-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations agricoles familiales de la zone cotonnière du Mali face à la baisse des prix du coton-graine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Djouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1), pp.64-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques et performances des exploitations agricoles : principaux résultats et enseignements tirés d'une étude pour le projet ProSol dans la région Boeny (Madagascar). Note de synthèse et de positionnement pour la mise à l'échelle des pratiques agroécologiques au niveau du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-ES-UMR ART-DEV. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion des pratiques agroécologiques, performances des exploitations agricoles et prospective pour une mise à l'échelle territoriale. Région de Boeny, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-ES-UMR ART-DEV. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filières semencières et gestion des semences par les producteurs dans les régions d’Analamanga, Itasy et Vakinankaratra à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse qualitative des effets socio-économiques de l’adoption des innovations agroécologiques par les exploitations agricoles familiales dans la région Boeny (Madagascar) Projet ProSol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Fanantenana Rakotohavana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTZ-CIRAD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les semences dans la filière haricots à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de haricots à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des semences par des exploitations de paysans multiplicateurs et des exploitations agricoles ordinaires à Madagascar dans les régions d’Analamanga, Itasy et Vakinankaratra. FoodSec Semences Madagascar - Activité 1 - Rapport N° 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Food-Sec Semence et les filières semencières aux Seychelles pour le maïs, le manioc et le haricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-Ministry of Agriculture, Climate Change and Environment Seychelles. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation des filières semencières maïs, manioc, haricot et pomme de terre à Madagascar selon les principaux acteurs semenciers. FoodSec Semences Madagascar - Activité 1 - Rapport N° 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FOFIFA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de pomme de terre à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAREI-CIRAD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les semences dans la filière pomme de terre à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens d'existence, diffusion des innovations, approche genre et adaptation au changement climatique dans les exploitations agricoles familiales des Hautes Terres du Vakinankaratra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Hanitriniana Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-SPAD. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une transhumance apaisée à la frontière entre le Togo et le Burkina Faso ? Perspectives d’une approche territoriale et anticipatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD, avenue Agropolis, 34398 Montpellier Cedex 5. 2020, 227p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03018348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRADIV - System approach for the TRAnsition to bio-DIVersified agroecosystems. Data Management Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude chaîne de valeur POMME DE TERRE dans les régions d'Analamanga, Itasy et Vakinankaratra 2019/2020 RAPPORT DE SYNTHESE CASEF AGRIBUSINESS Hautes terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norontsoa Andriandralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude chaîne de valeur pomme de terre dans les régions d’Analamanga, Itasy et Vakinankaratra. Partie 1 : importance de la culture de la pomme de terre pour les exploitations agricoles et rentabilité de la production de plants de semence et de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens d'existence, pratiques et performances des exploitations agricoles des paysages d'Iazafo et Soanierana Ivongo dans la région Analanjirofo, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CIRAD, avenue Agropolis, 34398 Montpellier Cedex 5. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agricultures familiales à Madagascar: Un atout pour le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Michel Tsimisanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Elyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de la semaine de l'agriculture familiale, 13 au 17 octobre 2014, Antananarivo, Madagascar : Organisation de la semaine des agricultures familiales 2014 -Animation scientifique, synthèse et communication (FED/2014/351-015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Elyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Michel Tsimisanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de l'agriculture familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AFD, Agence française de développement. 2014, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture des tribus en Nouvelle-Calédonie: Rapport d'étude final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Apithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 425 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser une enquête par sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Apithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity in family farming: Theoretical and empirical approaches to its many forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] University of Pretoria. 2014, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture familiale et politiques publiques au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture en tribu : Poids et fonctions des activités agricoles et de prélèvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Apithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IAC, Institut Agronomique néo-Calédonien. 2013, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du projet de mise en place de l'Observatoire des Agricultures du Monde à Madagascar : (Mai - Octobre 2013): Prototype OAM Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ratsimbarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FAO. 2013, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agricultures familiales du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD; AFD, Agence Française de Développement. 2013, 281 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'activités et performances des exploitations agricoles familiales dans le cercle de Yanfolila et Bankass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouréma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Nientao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2013, 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la diversité des formes familiales de la production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2012, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un observatoire des exploitations agricoles du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouréma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali), CIRAD. 2011, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural transformation and late developing countries in a globalizing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thomas White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] World Bank. 2011, 308 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des systèmes d'activités et des performances des exploitations familiales dans les cercles de Bankass et Yanfolila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouréma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Nientao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali) CIRAD. 2011, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du Code de Développement (CODEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] IAC, Institut Agronnomique Néo-Calédonien; CIRAD. 2011, 333 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions méthodologiques pour l'évaluation du dispositif CODEV-OGAF de la province Nord en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_4] Institut agronomique néo-calédonien (IAC) BP 73, 98890 Paita, Nouvelle-Calédonie. 2010, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions structurelles de la libération pour l'agriculture et le développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nango Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IER (Institut d'économie rurale du Mali); CIRAD; MSU (Michigan State University); FIDA. 2008, 260 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications structurelles de la libéralisation pour l'agriculture et le développement rural au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEPIA; Banque mondiale; Coopération française. 2007, 227 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture familiale et pression foncière dans les Hautes Terres de Madagascar : une lecture géographique des dynamiques agricoles et des stratégies paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Foncier Montpellier, 27/2024, 62 p., 2024, Les Cahiers du Pôle Foncier, 979-10-92582-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural migration in sub-Saharan Africa: Patterns, drivers and relation to structural transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael N. Belebema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO; CIRAD, 86 p., 2019, Rural employment working paper, 978-92-5-132110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural migration in sub-Saharan Africa: patterns, drivers and relation to structural transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Belebema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO and CIRAD, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/ca7404en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family farming around the world: Definitions, contribution and public policies</w:t>
+                <w:t xml:space="preserve">Les agricultures familiales du monde: Définitions, contributions et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 186 p., 2014</w:t>
+              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 195 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050393v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures familiales du monde: Définitions, contributions et politiques publiques</w:t>
+                <w:t xml:space="preserve">Family farming around the world: Definitions, contribution and public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 195 p., 2014</w:t>
+              <w:t xml:space="preserve">Thirion Marie-Cécile; Bosc Pierre-Marie. AFD, Agence française de développement; CIRAD, 186 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...3890 lines deleted...]
-                <w:t xml:space="preserve">hal-03078018v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d'adoption de l'agriculture de conservation à l'échelle des exploitations agricoles. Cas du Moyen Ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniana Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,198 +8782,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès du RIODD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir l'agriculture urbaine au nom de la sécurité alimentaire : est-ce pertinent ? Cas de Antananarivo - Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Defrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andriamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du méta programme GloFoodS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes de migrations internes à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8734,73 +9002,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations méconnues à Madagascar et en Afrique subsaharienne: une ruralité en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antananarivo, Madagascar. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Farming in an Urbanized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8809,2670 +9077,2670 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Nourrir les villes : une chance pour les agricultures familiales ?", Fondation pour l'agriculture et la ruralité dans le monde (FARM), Pluriagri, Paris, 13 décembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques peut-elle contribuer à la mesure du développement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural structural transformations and contributions to sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Passouant</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GEMDEV - UNESCO: « La Mesure du Développement. Comment science et politique se conjuguent ? », Paris, France, 1-3 Février, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069196v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural transformations and food security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAW proposed methodological framework to monitor agricultural structural transformations and their contributions to sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dury</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Symposium on Food and Nutrition Security Information "From valid measurement to effective decision-making", Rome, Italy, 17-19 january 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072580v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural structural transformations and contributions to sustainable development</w:t>
+                <w:t xml:space="preserve">Agricultural transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Even</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Loyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069186v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAW proposed methodological framework to monitor agricultural structural transformations and their contributions to sustainable development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert George</w:t>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques peut-elle contribuer à la mesure du développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Aude Even</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bessou</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 15 p</w:t>
+              <w:t xml:space="preserve">Colloque International GEMDEV - UNESCO: « La Mesure du Développement. Comment science et politique se conjuguent ? », Paris, France, 1-3 Février, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069190v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural transformations</w:t>
+                <w:t xml:space="preserve">Agricultural transformations and food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 17 p</w:t>
+              <w:t xml:space="preserve">International Scientific Symposium on Food and Nutrition Security Information "From valid measurement to effective decision-making", Rome, Italy, 17-19 january 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069189v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'insécurité alimentaire des ménages au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les dynamiques de croissance au sein de l'Union économique et monétaire ouest africaines (UEMOA), 2011-07-12/2011-07-13, Ouagadougou, Burkina-Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ouagadougou, Burkina Faso. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté, diversification rurale et transitions africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Oumar Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Quelle agriculture pour un développement durable de l'Afrique ?", 2010-12-06/2010-12-08, Ouagadougou, Burkina Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ouagadougou, Burkina Faso. pp.764-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire des agricultures du monde: Un exemple d'outil fédérateur sur les questions de viabilité des agricultures : éléments de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de formation collective "Systèmes d'information et outils de pilotage du secteur élevage dans les pays du Sud : postures et méthodes", CIRAD, Montpellier, 11-13 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. pp.162, 187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle agriculture pour un développement durable de l'Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Randrianarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pauvreté, diversification rurale et transitions africaines. Etat des lieux et perspectives à partir d'analyses croisées de situations régionales dans 4 pays", 6-10 Décembre 2010, Ouagadougou (Burkina Faso)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ouagadougou, Burkina Faso. pp.**</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des petits producteurs ouest africains aux marchés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Agriculture in the 21st Century: Meeting the Challenges, Making a Sustainable Green Revolution, Windhoek, Namibia, February 9-10, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Windhoek, Namibie</w:t>
+              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075377v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Territoires fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Inra-Cirad : partenariat, innovation, agriculture" = "INRA-CIRAD Open Science Network Meeting : partnerships, innovation, agriculture", Paris, 3 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.104-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755378v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires fragiles</w:t>
+                <w:t xml:space="preserve">Intégration des petits producteurs ouest africains aux marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Inra-Cirad : partenariat, innovation, agriculture" = "INRA-CIRAD Open Science Network Meeting : partnerships, innovation, agriculture", Paris, 3 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.104-115</w:t>
+              <w:t xml:space="preserve">African Agriculture in the 21st Century: Meeting the Challenges, Making a Sustainable Green Revolution, Windhoek, Namibia, February 9-10, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Windhoek, Namibie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875884v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML2: Croissance démographique, développement de la culture du coton et gestion durable des ressources naturelles en zone Mali-Sud</w:t>
+                <w:t xml:space="preserve">Professionnalisation et autonomisation des Coopératives en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Cissé</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PRIPODE, 21-23 mars 2007, Unesco, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.43-47</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Les entreprises coopératives agricoles, mutations et perspectives", Paris, 28-29 février 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070993v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation et autonomisation des Coopératives en Afrique de l'Ouest</w:t>
+                <w:t xml:space="preserve">Motorization in a cotton-growing region in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Les entreprises coopératives agricoles, mutations et perspectives", Paris, 28-29 février 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">Favoriser et accompagner les initiatives des acteurs ruraux = Empowerment of the rural actors. A renewal of farming systems perspectives, 8 th European IFSA Symposium, 6-10 Juillet 2008 Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070992v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorization in a cotton-growing region in Mali</w:t>
+                <w:t xml:space="preserve">La durabilité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Havard</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Favoriser et accompagner les initiatives des acteurs ruraux = Empowerment of the rural actors. A renewal of farming systems perspectives, 8 th European IFSA Symposium, 6-10 Juillet 2008 Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque international "Systèmes de production et durabilité dans les suds", 7-8 février 2008, Poitiers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068558v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité en questions</w:t>
+                <w:t xml:space="preserve">ML2: Croissance démographique, développement de la culture du coton et gestion durable des ressources naturelles en zone Mali-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Droy</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Systèmes de production et durabilité dans les suds", 7-8 février 2008, Poitiers, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France. 22 p</w:t>
+              <w:t xml:space="preserve">Colloque international PRIPODE, 21-23 mars 2007, Unesco, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070991v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic manure availability, food security and poverty relationships at farm level in the old cotton basin of Mati</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués Quelques enseignements tirés du cas de l'Office du Niger au Mali1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanton Charlotte Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. pp.132-143</w:t>
+              <w:t xml:space="preserve">L'avenir de l'agriculture irriguée en Méditerranée. Nouveaux arrangements institutionnels pour une gestion de la demande en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068557v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués Quelques enseignements tirés du cas de l'Office du Niger au Mali1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.C. Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avenir de l'agriculture irriguée en Méditerranée. Nouveaux arrangements institutionnels pour une gestion de la demande en eau</w:t>
+              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00190904v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
+                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
+              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073988v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
+                <w:t xml:space="preserve">Organic manure availability, food security and poverty relationships at farm level in the old cotton basin of Mati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFSA European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. pp.132-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073989v1</w:t>
+                <w:t xml:space="preserve">hal-03068557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass production, transformationand allocation at the village scale in Southern Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouba S. Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'organisation des producteurs de riz et de coton au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doumbia Kébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Djouara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFER 2005 "Les institutions du développement durable des agricultures du Sud ", 7-9 novembre 2005, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en place d'un système d'information dédié à la maintenance des réseaux hydrauliques à l'Office du Niger (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Famanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la gestion des périmètres irrigués collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Montpellier, France. p. 211-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00188361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11482,279 +11750,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable-Produits de communication grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Razanakoto Onjaherilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Antananarivo, Madagascar. Laboratoire des RadioIsotopes, 1 poster, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does urban agriculture contribute to urban food security? The case of Antananarivo, capital city of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Defrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference on Global Food Security: achieving local and global food security, at what costs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11764,1346 +12032,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude diagnostic relative au potentiel de croissance de la chaine de valeur lait et produits dérivés (Hautes Terres - Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre la diversité des exploitations agricoles et leurs modes de fonctionnement...un élément indispensable pour orienter les actions de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Raharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahina Raharison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie N° 07 - Octobre à Décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et importance des pratiques de gestion de la fertilité des sols dans les exploitations agricoles familiales du Moyen-Ouest de la région Vakinankaratra et de la zone Est de la région d'Itasy, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Hanitriniaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Josephson Randriamihary Fetra Sarobidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Agro-Ecologie n° 8 - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour l'évaluation d'impact du projet Biomasse énergie pour la réduction de la pauvreté par l'électrification rurale décentralisée à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andriambolanoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Dartiguepeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des agricultures du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et consolidation des bases de donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements structurels des économies rurales dans la mondialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Samaké</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse des missions de consultation au Bénin, Burkina Faso, Mali et Côte d'Ivoire pour le démarrage du programme SIAR-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2008, XXI-464 p</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mendez-Del-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113582v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de synthèse des missions de consultation au Bénin, Burkina Faso, Mali et Côte d'Ivoire pour le démarrage du programme SIAR-C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Dabat</w:t>
+                <w:t xml:space="preserve">Changements structurels des économies rurales dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008, 19 p</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nango Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, XXI-464 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078176v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance démographique, développement de la culture du coton et gestion durable des ressources naturelles en zone mali-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yéhiya Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitchibali Kounkantji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du programme du FIDA au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des mesures de soutien à l’exportation et de l’aide alimentaire sur la sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 181 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation de référence du programme d’amélioration des systèmes d’exploitation en zone cotonnière du Mali (PASE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Djouara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Haïdara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pauvreté en zone Office du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doumbia Kébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13113,323 +13381,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drivers of agroecology in sub-Saharan Africa: an illustration from the Malagasy Highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Côte François-Xavier (ed.); Poirier-Magona Emmanuelle (ed.); Perret Sylvain (ed.); Roudier Philippe (ed.); Bruno Rapidel (ed.); Thirion Marie-Cécile (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.179-197, 2019, Agricultures et défis du monde, 978-2-7592-3056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-9, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madagascar : l'accès à la terre et à l'emploi comme moteur des migrations rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13462,1629 +13730,1629 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercandalli Sara; Losch Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Afrique rurale en mouvement. Dynamiques et facteurs des migrations au sud du Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO CIRAD, pp.38-39, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs du développement de l'agro- écologie en Afrique subsaharienne : illustration sur les Hautes Terres malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agro-écologique des agricultures du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2018, 978-2-7592-2822-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: methodological and conceptual contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-321, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800345v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration aux marchés internationaux pour les exploitations familiales cotonnières au Mali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'organisation familiale entre atout collectif et limitation des stratégies individuelles: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moumouni Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosc Pierre-Marie; Sourisseau Jean-Michel; Bonnal Philippe; Gasselin Pierre; Valette Elodie; Bélières Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quæ, pp.57-74, 2015</w:t>
+              <w:t xml:space="preserve">, Editions Quæ, pp.247-250, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056944v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining, characterizing and measuring family farming models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family farming and the Worlds to come</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9358-2_3⟩</w:t>
+              <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056946v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+                <w:t xml:space="preserve">L'intégration aux marchés internationaux pour les exploitations familiales cotonnières au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumouni Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosc Pierre-Marie; Sourisseau Jean-Michel; Bonnal Philippe; Gasselin Pierre; Valette Elodie; Bélières Jean-François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.57-74, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797994v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation familiale entre atout collectif et limitation des stratégies individuelles: Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining, characterizing and measuring family farming models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bosc Pierre-Marie; Sourisseau Jean-Michel; Bonnal Philippe; Gasselin Pierre; Valette Elodie; Bélières Jean-François. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family farming and the Worlds to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.37-55, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9358-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056943v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, caractériser et mesurer les agricultures familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Quae, pp.43-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibaud Bénédicte; François Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, pp.249-276, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming in a changing global economy: the case of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vipin Gupta ; Nancy Levenburg ; Linda L. Moore ; Jaideep Motwani ; Thomas V. Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culturally-sensitive models of family business in Sub-Saharan Africa: a compendium using the GLOBE paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICFAI University Press, pp.188-211, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables et régulation de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kabirou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady N'Djim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Marie; Pierre Morand; Hamady N'Djim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avenir du fleuve Niger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.106-192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filières, politiques et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRA -ITA -CIRAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche agricole et agroalimentaire au Sénégal 1964-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA (Institut Sénégalais de Recherches Agricoles); CIRAD, pp.143-159, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher autre chose, autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manievel Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Farinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pappa Léopold Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRA -ITA -CIRAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche agricole et agroalimentaire au Sénégal 1964-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA (Institut Sénégalais de Recherches Agricoles); CIRAD, pp.457-495, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15094,409 +15362,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambée des prix alimentaires internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de construction des politiques agricoles au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Egg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambée des prix alimentaires internationaux : opportunité ou désastre pour les populations les plus pauvres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15643,51 +15911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>