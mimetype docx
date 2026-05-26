--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -3993,532 +3993,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières semencières et gestion des semences par les producteurs dans les régions d’Analamanga, Itasy et Vakinankaratra à Madagascar</w:t>
+                <w:t xml:space="preserve">Les semences dans la filière haricots à Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+                <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741466v1</w:t>
+                <w:t xml:space="preserve">hal-04741520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse qualitative des effets socio-économiques de l’adoption des innovations agroécologiques par les exploitations agricoles familiales dans la région Boeny (Madagascar) Projet ProSol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des semences par des exploitations de paysans multiplicateurs et des exploitations agricoles ordinaires à Madagascar dans les régions d’Analamanga, Itasy et Vakinankaratra. FoodSec Semences Madagascar - Activité 1 - Rapport N° 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">GTZ-CIRAD. 2023</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741301v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les semences dans la filière haricots à Maurice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de haricots à Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vashist Aujayeb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04741520v1</w:t>
+                <w:t xml:space="preserve">hal-04741351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de haricots à Maurice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filières semencières et gestion des semences par les producteurs dans les régions d’Analamanga, Itasy et Vakinankaratra à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jouen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henriette Rasolofoarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04741351v1</w:t>
+                <w:t xml:space="preserve">hal-04741466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des semences par des exploitations de paysans multiplicateurs et des exploitations agricoles ordinaires à Madagascar dans les régions d’Analamanga, Itasy et Vakinankaratra. FoodSec Semences Madagascar - Activité 1 - Rapport N° 01</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse qualitative des effets socio-économiques de l’adoption des innovations agroécologiques par les exploitations agricoles familiales dans la région Boeny (Madagascar) Projet ProSol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Fanantenana Rakotohavana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">FOFIFA-CIRAD. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTZ-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741479v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Food-Sec Semence et les filières semencières aux Seychelles pour le maïs, le manioc et le haricot</w:t>
               </w:r>
@@ -4592,51 +4592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation des filières semencières maïs, manioc, haricot et pomme de terre à Madagascar selon les principaux acteurs semenciers. FoodSec Semences Madagascar - Activité 1 - Rapport N° 02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harisoa Andriamanana Razafimbelonaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-FOFIFA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,103 +4654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et attentes des consommateurs vis-à-vis des variétés de pomme de terre à Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAREI-CIRAD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,90 +4781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les semences dans la filière pomme de terre à Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeere Sunassee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashist Aujayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabhama Lutchoomun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-FAREI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6239,271 +6239,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture en tribu : Poids et fonctions des activités agricoles et de prélèvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Passouant</w:t>
+                <w:t xml:space="preserve">Etude du projet de mise en place de l'Observatoire des Agricultures du Monde à Madagascar : (Mai - Octobre 2013): Prototype OAM Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ratsimbarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IAC, Institut Agronomique néo-Calédonien. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FAO. 2013, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078227v1</w:t>
+                <w:t xml:space="preserve">hal-03077373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du projet de mise en place de l'Observatoire des Agricultures du Monde à Madagascar : (Mai - Octobre 2013): Prototype OAM Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture en tribu : Poids et fonctions des activités agricoles et de prélèvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Apithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IAC, Institut Agronomique néo-Calédonien. 2013, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rabeson</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03077373v1</w:t>
+                <w:t xml:space="preserve">hal-03078227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures familiales du monde</w:t>
               </w:r>
@@ -11074,217 +11074,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
+                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
+              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073988v1</w:t>
+                <w:t xml:space="preserve">hal-03073989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte foncière et stratégie d'appropriation par les exploitations agricoles du grand périmètre irrigué de l'Office du Niger au Mali</w:t>
+                <w:t xml:space="preserve">Organisation et rôle de la profession agricole dans le développement des systèmes irrigués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.C. Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du PCSI (Programme Commun Systèmes Irrigués) sur les coordinations hydrauliques et justices sociales, 25-26 novembre 2004, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Wademed "Avenir de l’Agriculture irriguée en méditerranée Nouveaux arrangements pour la gestion de la demande en eau", 06-07 novembre 2006, Cahors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073989v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic manure availability, food security and poverty relationships at farm level in the old cotton basin of Mati</w:t>
               </w:r>
@@ -13125,259 +13125,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de référence du programme d’amélioration des systèmes d’exploitation en zone cotonnière du Mali (PASE)</w:t>
+                <w:t xml:space="preserve">Evaluation de la pauvreté en zone Office du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aboubacar Traoré</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumbia Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diarra</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2005, 174 p</w:t>
+                <w:t xml:space="preserve">S. Keïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872585v1</w:t>
+                <w:t xml:space="preserve">hal-03078020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pauvreté en zone Office du Niger</w:t>
+                <w:t xml:space="preserve">Situation de référence du programme d’amélioration des systèmes d’exploitation en zone cotonnière du Mali (PASE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manda Sadio Keïïta</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Djouara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keïta</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2005, 89 p</w:t>
+                <w:t xml:space="preserve">Youssef Haïdara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078020v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15911,51 +15911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grislain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Rakotomalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Padr&#227;o Temudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Raharison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranto Andrianariseheno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Josephson Randriamihary Fetra Sarobidy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Herimanana Randriamihanta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilala Andriamaniraka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narilala Randrianarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Solofoniaina Raharison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniana Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsalu Tolessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Louw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10336-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouressy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaksmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v8n2p68" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Apithy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14992/00011070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q67X4JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Keita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Keita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sanogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0473" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gambey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Djouara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumbia K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;nizi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeere Sunassee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashist Aujayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabhama Lutchoomun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Andriamanana Razafimbelonaina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rasolofoarivao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Fanantenana Rakotohavana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nelson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Hanitriniana Razafimahatratra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03018348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norontsoa Andriandralambo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Michel Tsimisanda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Elyah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ratsimbarison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rakotomamonjy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nirina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabeson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Samak&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour&#233;ma Kon&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Nientao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Dembele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thomas White" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frappier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kelly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sanogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Belebema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belebema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7404en" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Defrise" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andriamanana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174683v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Even" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loyat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bocoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Keita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Randrianarison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075377v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00190904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanton Charlotte Sama" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Sama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Sadio Ke&#239;&#239;ta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Coulibaly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba S. Traor&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Famanta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriamanga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto," TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andriambolanoro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077023v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez-Del-Villar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y&#233;hiya Ma&#239;ga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitchibali Kounkantji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078020v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ke&#239;ta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04747847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056944v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumouni Sidib&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9358-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056145v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872584v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kabirou N'Diaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady N'Djim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tour&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055250v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manievel Sene" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Farinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passouant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappa L&#233;opold Sarr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diarra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Cisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817700v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Keita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>