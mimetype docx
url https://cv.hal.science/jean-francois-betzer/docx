--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -226,261 +226,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piancatelli rearrangement of AMF (5-azidomethylfurfural) derivatives: a biobased opportunity for the synthesis of nitrogenous cyclopentenones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold(I)‐Catalyzed Hydration Reactions of Diynes to Access Tetrasubstituted Cyclohexenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bignon</w:t>
+                <w:t xml:space="preserve">Théo Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Betzer</w:t>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Goff Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4GC06306F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 367 (20), pp.e70077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.70077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094524v1</w:t>
+                <w:t xml:space="preserve">hal-05340973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)‐Catalyzed Hydration Reactions of Diynes to Access Tetrasubstituted Cyclohexenones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+                <w:t xml:space="preserve">The Piancatelli rearrangement of AMF (5-azidomethylfurfural) derivatives: a biobased opportunity for the synthesis of nitrogenous cyclopentenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Goff Géraldine</w:t>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa van Elslande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Betzer</w:t>
+                <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 367 (20), pp.e70077. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (22), pp.6420-6429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.70077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4GC06306F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340973v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Piancatelli rearrangement of HMF derivatives under microwave activation or subcritical water conditions to produce functionalized hydroxylated cyclopentenones</w:t>
               </w:r>
@@ -518,51 +518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (11), pp.2683-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -596,51 +596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner le potentiel de la chiralité planaire et l’efficacité des acides phosphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 497, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -799,103 +799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic-inspired synthesis of sporochartines through Diels–Alder reaction between enantiopure (−)-sporothriolide and (+)-trienylfuranol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 10, pp.4111-4121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,77 +929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Piancatelli rearrangement on a large scale using the Zippertex technology under subcritical water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (7), pp.1640-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,278 +1027,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piancatelli rearrangement of non-symmetrical furan-2,5dicarbinols for the synthesis of highly functionalized cyclopentenones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+                <w:t xml:space="preserve">Total Synthesis of the fungal metabolite Trienylfuranol A via Nucleophilic Diastereodivergent Additions to Oxocarbenium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Betzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QO00268F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (13), pp.2050-2054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215511v1</w:t>
+                <w:t xml:space="preserve">hal-03215484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of the fungal metabolite Trienylfuranol A via Nucleophilic Diastereodivergent Additions to Oxocarbenium Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+                <w:t xml:space="preserve">The Piancatelli rearrangement of non-symmetrical furan-2,5dicarbinols for the synthesis of highly functionalized cyclopentenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (13), pp.2050-2054. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1QO00268F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215484v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracyclophane-based Silver Phosphates as Catalysts for Enantioselective Cycloisomerization/Addition Reactions: Synthesis of Bicyclic Furans</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking of Antitumor trans NHC-Pt(II) Complexes to G-Quadruplex DNA Ligand for Telomeric Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Stemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy, Stereoselective Synthesis of Hexahydroisoindol-4-ones under Phosphine Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Centonze-Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dhulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Phase-Transfer Catalysis. I. Reduction of Ketones in a Micellar Two-Phase Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 19, pp.807-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,51 +4509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopentenones Derivatives and Their Use as Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic trans-(N-Heterocyclic Carbene)-Amine-Platinum Complexes and Uses Thereof for Treating Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF NEW PHOSPHORUS PARACYCLOPHANES WITH PLANAR CHIRALITY: APPLICATIONS IN ASYMMETRIC CATALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discodermolide : Total Synthesis of Natural Product and Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Harmata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies and Tactics in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Elsevier, pp.51-84, 2015, 9780081000236. </w:t>
@@ -5034,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diethyl Trichloromethylphosphonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mattera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC06306F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arcile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff G&#233;raldine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01899K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Skander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00971h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RE00098A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00268F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lock Toy Ki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800587" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayan Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Lauwick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le&#8197;duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isaac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Betzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504658" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chtchigrovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stemper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KV7V9XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voituriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Betzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XTQCW7G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41496e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duvvuru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBD75Z2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100748" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNPZ7D3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa De&#8197;lemos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Agouridas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Commer&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E372612462C484308D3915268F448E852EAF48BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901758k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pancrazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604629" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635G3XW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centonze-Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-864804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhulut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-834878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01804-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Menez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Brion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-19316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stemper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100023-6.00003-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01731" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mattera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arcile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff G&#233;raldine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC06306F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01899K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Skander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00971h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RE00098A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00268F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lock Toy Ki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800587" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayan Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Lauwick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le&#8197;duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isaac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Betzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504658" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chtchigrovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stemper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KV7V9XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voituriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Betzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XTQCW7G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41496e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duvvuru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBD75Z2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100748" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNPZ7D3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa De&#8197;lemos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Agouridas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Commer&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E372612462C484308D3915268F448E852EAF48BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901758k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pancrazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604629" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635G3XW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centonze-Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-864804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhulut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-834878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01804-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Menez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Brion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-19316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stemper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100023-6.00003-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01731" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>