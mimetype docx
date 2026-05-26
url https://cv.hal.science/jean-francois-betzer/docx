--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -226,261 +226,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)‐Catalyzed Hydration Reactions of Diynes to Access Tetrasubstituted Cyclohexenones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Piancatelli rearrangement of AMF (5-azidomethylfurfural) derivatives: a biobased opportunity for the synthesis of nitrogenous cyclopentenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Massard</w:t>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arcile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Betzer</w:t>
+                <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.70077⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (22), pp.6420-6429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4GC06306F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340973v1</w:t>
+                <w:t xml:space="preserve">hal-05094524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piancatelli rearrangement of AMF (5-azidomethylfurfural) derivatives: a biobased opportunity for the synthesis of nitrogenous cyclopentenones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Mayet</w:t>
+                <w:t xml:space="preserve">Gold(I)‐Catalyzed Hydration Reactions of Diynes to Access Tetrasubstituted Cyclohexenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bignon</w:t>
+                <w:t xml:space="preserve">Le Goff Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Betzer</w:t>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (22), pp.6420-6429. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 367 (20), pp.e70077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4GC06306F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.70077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094524v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Piancatelli rearrangement of HMF derivatives under microwave activation or subcritical water conditions to produce functionalized hydroxylated cyclopentenones</w:t>
               </w:r>
@@ -518,51 +518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (11), pp.2683-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -596,51 +596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner le potentiel de la chiralité planaire et l’efficacité des acides phosphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 497, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -799,103 +799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic-inspired synthesis of sporochartines through Diels–Alder reaction between enantiopure (−)-sporothriolide and (+)-trienylfuranol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 10, pp.4111-4121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,77 +929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Piancatelli rearrangement on a large scale using the Zippertex technology under subcritical water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (7), pp.1640-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,90 +1033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of the fungal metabolite Trienylfuranol A via Nucleophilic Diastereodivergent Additions to Oxocarbenium Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (13), pp.2050-2054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,295 +1814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Chiral Phosphoramidites with a Paracyclophane Scaffold: Synthesis, Gold(I) Complexes, and Enantioselective Cycloisomerization of Dienynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking of Antitumor trans NHC-Pt(II) Complexes to G-Quadruplex DNA Ligand for Telomeric Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Betzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+                <w:t xml:space="preserve">Frédérick Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chtchigrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504658⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1456-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152297v1</w:t>
+                <w:t xml:space="preserve">hal-02152296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking of Antitumor trans NHC-Pt(II) Complexes to G-Quadruplex DNA Ligand for Telomeric Targeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Planar Chiral Phosphoramidites with a Paracyclophane Scaffold: Synthesis, Gold(I) Complexes, and Enantioselective Cycloisomerization of Dienynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kellermann</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (6), pp.1456-1470. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.3278-3281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152296v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Synthetic Equivalents of 2-Cyanoethyl Tetraisopropylphosphorodiamidite: Application to the Synthesis and Resolution of Chiral Phosphoric Acids</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Stemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy, Stereoselective Synthesis of Hexahydroisoindol-4-ones under Phosphine Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Centonze-Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dhulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Pancrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Phase-Transfer Catalysis. I. Reduction of Ketones in a Micellar Two-Phase Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 19, pp.807-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,51 +4509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopentenones Derivatives and Their Use as Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic trans-(N-Heterocyclic Carbene)-Amine-Platinum Complexes and Uses Thereof for Treating Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF NEW PHOSPHORUS PARACYCLOPHANES WITH PLANAR CHIRALITY: APPLICATIONS IN ASYMMETRIC CATALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discodermolide : Total Synthesis of Natural Product and Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Harmata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies and Tactics in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Elsevier, pp.51-84, 2015, 9780081000236. </w:t>
@@ -5034,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diethyl Trichloromethylphosphonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mattera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Massard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arcile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff G&#233;raldine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC06306F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01899K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Skander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00971h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RE00098A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00268F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lock Toy Ki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800587" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayan Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Lauwick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le&#8197;duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isaac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Betzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504658" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chtchigrovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stemper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KV7V9XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voituriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Betzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XTQCW7G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41496e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duvvuru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBD75Z2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100748" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNPZ7D3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa De&#8197;lemos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Agouridas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Commer&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E372612462C484308D3915268F448E852EAF48BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901758k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pancrazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604629" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635G3XW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centonze-Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-864804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhulut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-834878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01804-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Menez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Brion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-19316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stemper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100023-6.00003-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01731" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mattera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC06306F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arcile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff G&#233;raldine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01899K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Skander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00971h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RE00098A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03215511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00268F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lock Toy Ki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800587" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayan Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Lauwick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le&#8197;duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isaac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Betzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chtchigrovsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stemper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KV7V9XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voituriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Betzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XTQCW7G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41496e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duvvuru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBD75Z2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100748" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNPZ7D3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa De&#8197;lemos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Agouridas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Commer&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E372612462C484308D3915268F448E852EAF48BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901758k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pancrazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604629" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635G3XW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centonze-Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-864804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhulut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-834878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01804-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Menez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Brion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-19316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stemper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100023-6.00003-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01731" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>