--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -904,541 +904,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Malafosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">M. Oelgemoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987487v1</w:t>
+                <w:t xml:space="preserve">hal-01949855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+                <w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oelgemoller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949855v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loubiere</w:t>
+                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanfu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.15-21</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861359v1</w:t>
+                <w:t xml:space="preserve">hal-03764179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loubière</w:t>
+                <w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanfu Guan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764179v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of high-molecular-weight multifunctional glycerol polyhydroxyurethanes PHUs</w:t>
               </w:r>
@@ -2084,307 +2084,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of five and six-membered cyclic glycerilic carbonates bearing exocyclic urethane functions</w:t>
+                <w:t xml:space="preserve">From petrochemical polyurethanes to biobased polyhydroxyurethanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (1), pp.111-122. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp.3771-3792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma400197c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645303v1</w:t>
+                <w:t xml:space="preserve">hal-02652506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From petrochemical polyurethanes to biobased polyhydroxyurethanes</w:t>
+                <w:t xml:space="preserve">Synthesis of five and six-membered cyclic glycerilic carbonates bearing exocyclic urethane functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma400197c⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02652506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of phosphine-functionalized polystyrene stars by metal catalyzed controlled radical copolymerization and their application to hydroformylation catalysis</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (7), pp.1900 - 1909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (6), pp.1125 - 1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2949,51 +2949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,1351 +3880,1351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t>
+                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Schnetz</w:t>
+                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chocron</w:t>
+                <w:t xml:space="preserve">Abbas El Harake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiyu Li</w:t>
+                <w:t xml:space="preserve">Jérôme Volkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Xie</w:t>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182521v1</w:t>
+                <w:t xml:space="preserve">hal-05182470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182369v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
+                <w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Schnetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas El Harake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">Léa Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Volkman</w:t>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Durand</w:t>
+                <w:t xml:space="preserve">Elodie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182470v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182412v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796582v1</w:t>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796686v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axelle Desriac</w:t>
+                <w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+                <w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oelgemöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796635v1</w:t>
+                <w:t xml:space="preserve">hal-04796572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axelle Desriac</w:t>
+                <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontana Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+                <w:t xml:space="preserve">hal-04796218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796572v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796218v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,247 +5299,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lebrun</w:t>
+                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796189v1</w:t>
+                <w:t xml:space="preserve">hal-04796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796348v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
               </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,51 +6288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de synthèse d'un composé poly-hydroxy-uréthane glycérilique et composé poly-hydroxy-uréthane glycérilique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>