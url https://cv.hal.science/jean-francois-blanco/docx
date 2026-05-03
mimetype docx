--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3645,230 +3645,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de nouvelles membranes hydrophiles pour la nanofiltration. Application à la séparation ions divalents / monovalents</w:t>
+                <w:t xml:space="preserve">Preparation of sulfonated polysulfone membranes for nanofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaetzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 74 (14), pp.325-328</w:t>
+              <w:t xml:space="preserve">EFCE - European Federation of chemical engineering Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 607 (1), pp.657-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524360v1</w:t>
+                <w:t xml:space="preserve">hal-04524331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of sulfonated polysulfone membranes for nanofiltration</w:t>
+                <w:t xml:space="preserve">Élaboration de nouvelles membranes hydrophiles pour la nanofiltration. Application à la séparation ions divalents / monovalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCE - European Federation of chemical engineering Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 607 (1), pp.657-660</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (14), pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524331v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3880,855 +3880,855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
+                <w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
+                <w:t xml:space="preserve">Fanny Schnetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas El Harake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">Léa Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Volkman</w:t>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Durand</w:t>
+                <w:t xml:space="preserve">Elodie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182470v1</w:t>
+                <w:t xml:space="preserve">hal-05182521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182412v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Schnetz</w:t>
+                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chocron</w:t>
+                <w:t xml:space="preserve">Abbas El Harake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiyu Li</w:t>
+                <w:t xml:space="preserve">Jérôme Volkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Xie</w:t>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182521v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182369v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axelle Desriac</w:t>
+                <w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+                <w:t xml:space="preserve">hal-04796635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796635v1</w:t>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t>
               </w:r>
@@ -5072,51 +5072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,247 +5299,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796348v1</w:t>
+                <w:t xml:space="preserve">hal-04796189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lebrun</w:t>
+                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796189v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
               </w:r>
@@ -6571,51 +6571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>