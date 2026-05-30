--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -1168,277 +1168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loubière</w:t>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanfu Guan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764179v1</w:t>
+                <w:t xml:space="preserve">hal-01861359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loubiere</w:t>
+                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanfu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.15-21</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861359v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of high-molecular-weight multifunctional glycerol polyhydroxyurethanes PHUs</w:t>
               </w:r>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,51 +4395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,73 +4537,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
@@ -4662,73 +4662,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t>
               </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Oelgemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5180,51 +5180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trung Dung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.201900178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Nohra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400197c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0RWCCSX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33082f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54T08313-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Yann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc37054b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1995-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Portet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-011-1283-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1121-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQNSHLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2002.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P976JXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.10536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ8DBTNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00331-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T5F31T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metayer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>