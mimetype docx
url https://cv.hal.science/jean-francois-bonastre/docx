--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Bonastre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche AMIAD depuis le 1/10/2025Senior Researcher, AMIAD, since 1/10/2025Professeur associé Avignon Université & membre du LIAAssociate Professor Avignon University, LIA member</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7741-3346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079112978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre est Directeur de Recherche à l'AMIAD (Agence Ministérielle pour l'IA de Défense) depuis le 1/102025.Il est Professeur Associé à Avignon Université et membre associé du LIA (Laboratoire Informatique d’Avignon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique de l’Université d’Avignon et des Pays de Vaucluse (1994)“ Stratégie analytique orientée connaissances pour la caractérisation et la reconnaissance du locuteur ”Habilitation à Diriger les Recherches (2000)“ Reconnaissance du locuteur et approche statistique : description, limites et potentialités ”Membre Junior de l’Institut Universitaire de France (promotion 2006)Auditeur de la 26ème session Méditerranée de IHEDN (2015-2016)Président du Conseil Départemental de Concertation du Département de Vaucluse (2014-2015)Professeur de classe exceptionnelle (Ech 2) à Avignon UniversitéDirecteur de Recherche à Inria Défense et Sécurité d'octobre 2022 à Septembre 2025 et responsable du groupe de recherche &amp;quot;Speech et audio&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LIA (Mars 2016-Mars 2020)Membre du conseil de gestion de la Fondation Pierre Bergé de l’université d’Avignon (2012-2015)Membre du conseil de direction du LABEX BLRI et de l’institut Convergences ILCB (-2015)Membre du comité de pilotage du Carnot “Cognition” (-2015)Administrateur Provisoire de l’Université d’Avignon (Août 2015-Décembre 2015)Vice-Président (conseil d’administration) de l’Université d’Avignon (2008-2015) et 1er Vice-Président (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Président de l’International Speech Communication Association/ISCA (2011-2013) et Vice-Président (2007-2011)&amp;quot;Fellow member of the Asia-Pacific Artificial Intelligence Association” en 2023Elevé au grade de « ISCA fellow member » en 2021Membre Senior de IEEE et du IEEE Speech and language Technical Committee (pendant 2 ans), de l’IEEE Biometric council Technical Committee (pendant 2 ans)Président de l’Association Francophone de la Communication Parlée/AFCP (2000-2004) et membre du CA de l’AFCP (2000-2006 puis 2014-)Président du Groupe Francophone de la Communication Parlée/GFCP de la Société Française d’Acoustique/SFA (1999-2000) et Vice-Président du GFCP (1997-1999)Initiateur du Special Interest Group « Speaker and Language Characterization » (SIG/SPLC) de l’ISCA (1999).Mise en place et co-animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; du GDR-PRC CHM (1995-1998)Co-animateur du groupe “ Parole ” du GDR-PRC I3 jusqu’en décembre 2005.Co-Organisateur des Interspeech Special Event “Speaker Comparison for Forensic and Investigative Applications” en 2015, 2016 et 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’expertise et recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Centre de Recherche Informatique de Montréal (11/2015-11/2020, 2025-)Membre du conseil scientifique du programme européen SEE-ERA.NET PLUS (1 année)Membre du comité du programme &amp;quot;FIT-IT”, FFG (Agence de la recherche, Autriche, 2006/2007) et HCERES (LISN, 2024 et GIPSAlab) et le CNRS (Unité international de Hanoi : MICA)Editeur Associé pour la revue IEEE TSALP, Editeur invité pour les revues Speech Communication et Signal Processing. Arbitre pour Pattern Recognition letters, JASA, JASP… Arbitre pour ICASSP, Interspeech, LREC, ASRU, SLT… Membre du comité scientifique du numéro spécial de la revue TAL &amp;quot;TAL et éthique&amp;quot; (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o Panel « Apprentissage et Modèle » du GDR TAL/CNRS, 14 Mars 2019o National Bank of Canada, Montréal, 23/11/2018 : Biométrie et voix, état de l’art, avancées et limites,o Colloque HumanIA (keynote talk), UQAM/Montréal, 21/11/2018 : Reconnaissance du locuteur, sciences forensiques et intelligence artificielleo Panel «Intelligence artificielle : l’erreur n’est-elle qu’humaine ? « , la France à l’Uqam, 21/11 :2018 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france.uqam.ca/programme/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o VIT-AP University, Amaravati (Inde), 8/09/2018 : Automatic speaker recognition systems: are they recognizing speakers?o La Legal Tech, moteur de transformation du droit, Montréal, 18/05/2018 : Sciences forensiques & l’identification par la voixo Atelier « Towards a biometric World », CSIS/DGSE, Paris, 26/04/2018 : Biometrics in the real world: Advances in voice identificationo Ateliers SCIENCES et VOIX, Grenoble, 8/03/2018 : Voix et Criminalistique (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=OykS4rZ48Is</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o CNIL, Paris, 02/2017 : La voix n’est pas une biométrie classiqueo NIST OSAC, 18/21 Avril 2017, Washington : Certification and Normalization for Forensic Voice Comparison: problems and propositionso IC1206 Second training school on De-identification for privacy protection in multimedia content, Las Palmas 2017, Speaker discriminant informationo l'Odyssée des sciences, CRIM, Montréal, « La voix comme clef, la voix à la barre » », 12/05/2016o Spring School on Individual-centered approaches to speech processing, Schloss Dagstuhl, avrill 6-9 2014: From automatic speaker verification to forensic phoneticso Afeka speech conference, Tel-Aviv, juillet 2014, Keynote speaker: The Notion of Performance: A Paradigm Shift in Speaker Recognition and Voice Comparison?o Technopolice 2013, Paris, Comparaison de voix : notions de performance et de fiabilitéo Workshop on Advances in Speech Technologies, 23/06/2011 (IRCAM/Paris) : Speaker recognition: a new binary representation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans le cadre de projets coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable LIA pour les projets européens ESPERANTO, MTM, COST-275, BIOSECURE, HARTES, MOBIO, Eurostar BIOSPEAK, COST IC1206 et pour le projet ARC-LINKAGE avec le QUT/Brisbane (financement australien), le projet NuSpecs (financement italien)Porteur Français pour le projet bilatéral France-Japon ANR/JST VoicePersonaeFondateur et coporteur du challenge Voice Privacy (2022-2024)Porteur de projet pour les projets nationaux BIO_MUL (ACI), ALIZE (Technolangue), MISTRAL (ANR), FABIOLE (ANR), VOXCRIM (ANR) et  participant aux projets BIOBIMO (ANR), GAFFES (ANR), DesPho-APaDy (ANR), TRADEF (DGA), CAMPAIGN (DGA), EVA (ANR), SPEECH-PRIVACY (ANR), LePetitCamion (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles dans l’organisation d'événements scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technical Program Committee  Chair d’Interspeech 2024Area Chair ISCA/Interspeech, Speaker and Language Characterization and Recognition (2008, 2015, 2016, 2017)Co-Organisateur de « Speaker Odyssey 2018 » et Membre permanent du comité de programme des workshops «Speaker Odyssey»Co-organisateur de JEP-TALN 2008 (Avignon) et Président du Comité de Programme des JEP 2002 et 2004.Organisateur des Journées Scientifiques de l’IUF, Avignon 2007Co-Organisateur MMUA 2006 (Toulouse)Organisateur du colloque RLA2C, Avignon 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle dans le cadre de l'utilisation de l’identification vocale dans le milieu judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; (GDR-PRC CHM, 1995). Sessions spéciales &amp;quot;forensic&amp;quot; Interspeech 2003 et 2015, RLA2C (1998), table ronde JEP 2000, session JEP 2012. Séance du « Café des Sciences d’Avignon » (en collaboration avec P Perrot de l’IRCGN). Multiples exposés dont : « Vino Voice  2015», Afeka Speech conférence 2014, Schloss Dagstuhl 2014 et Technopolice 2013. Publication d'articles de « positionnement» dans les revues Langue, Justice, J’essaime, articles dans Eurospeech 2003, JEP 2004, JEP2010, « Signal Processing » 2009, chapitre de livre en 2015.Témoignage dans des tribunaux à propos de la comparaison de voix, à l’occasion de différents procès (~15 et Intervention fréquente dans les médias (dont Radio Télévision Suisse, Sciences et Avenir, Sciences & Vie,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de la meilleure thèse AFCP (Paul-Gauthier Noë, 2024)Best paper award IWBF 2022 (Imen Ben-Amor)Prix de la meilleure thèse AFCP (Juliette Kahn, 2012)Prix du meilleur papier étudiant (Mitchell MacLaren Interspeech 2008)Prix du meilleur papier étudiant (Nicolas Scheffer, Odyssey 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Direction de +20 Thèses de Doctorat soutenuesDirection de quatre thèses en cours, dont une soutenance prévue en 2025+60 participations à des jurys de Thèse ou HDR hors Université d'Avignon. Rapporteur pour 42 thèses ou HDR en France et à l’étranger (Univ. Vigo/Portugal, U. Swansea/UK, IDIAP/Suisse, UPC/Spain, U. East Finland, Finland)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+300 articles scientifiques publiés, ~10000 citations GoogleScholar, H-index de 44</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified assessment framework of speech pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.101299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2021.101299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving privacy in speaker and speech characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelino Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jascha Kolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jasserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.441-480. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue “Speaker and Language Characterization and Recognition: Voice Modeling, Conversion, Synthesis and Ethical Aspects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.101021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.101021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Joint Model to Deal With Nuisance Variabilities in the i-Vector Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast i-vector denoising using MAP estimation and a noise distributions database for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing Constrained temporal structure for text-dependent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying SVMs and weight-based factor analysis to unsupervised adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Performance in Text-Independent Speaker Verification Through Open-Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.902877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous unsupervised adaptation method for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in E-learning, Instruction Technology, Assessment, and Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la description automatique de scènes audio par la tâche d'Audio Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locuteur : ouvrir la boîte noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic speaker recognition with BA-LR: calibration and evaluation on a forensically realistic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van der Vloed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboVox: A Single/Multi-channel Far-field Speaker Recognition Benchmark for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC_COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2024, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the phonetics in the underlying speech attributes for deep and interpretable speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding Speaker’s Sex in Speech Using Zero-Evidence Speaker Representation in an Analysis/Synthesis Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations liées au locuteur depuis un modèle acoustique personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046920v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1990-2020 : retours sur 30 ans d’échanges autour de l’identification de voix en milieu judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Waveform PMF on Anti-Spoofing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.2853-2857, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kheder Waad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I4U Mega Fusion and Collaboration for NIST Speaker Recognition Evaluation 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained discriminative speaker verification specific to normalized i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE NOISE COMPENSATION IN THE I-VECTOR SPACE FOR SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saeidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the Benefits of the Different Steps in an i-Vector Based Speaker Verification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Iberoamerican Congress, CIARP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havanne, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicality extraction in a Speaker Binary Keys model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.1713-1716, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature representation for speaker diarization using PCA and LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Afeka-AVIOS Speech Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Plchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Recognition Using a Binary Representation and Specificities Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Calvo de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Iberoamerican Congress, CIARP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Pietikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LDA into a telephone conversation speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 27th Convention of Electrical &amp; Electronics Engineers in Israel (IEEEI) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Eilat, Israel. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEI.2012.6376948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Modeling Using Local Binary Decisions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST SPEAKER DIARIZATION BASED ON BINARY KEYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : open source biometric platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIST-SRE’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Ahonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaň Cernock´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2010 Contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Speaker Binary Key Derived from Anchor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sinjapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Based on Information Theory for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HARTES CARLAB: HARDWARE IMPLEMENTATION AND ALGORITHM DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariano Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Bettarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis and SVM for Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPLICATION CONSTRAINED FRONT END FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance vocale de réseaux de communication professionnels par la reconnaissance du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of task duration in text-independent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiclass framework for Speaker Verification within an Acoustic Event Sequence system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBM-GMM Driven Discriminative Approach for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Odyssey - The Speaker and Language Recognition Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINANT APPROACHES FOR GMM BASED SPEAKER DETECTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop on Multimodal User Authentication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE, a free toolkit for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.737-740, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker detection using multi-speaker audio files for both enrollement and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.77--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Dynamic Warping (GDW) Method applied to Text-Dependent Speaker Detection and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-HMM approach for learning and adapting sound models for speaker indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM évolutif pour les tâches de segmentation et d'indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Frequency Pruning for Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA, 2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Effects on Speaker modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-independent speaker recognition, in Biometric Reference Systems and Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hannanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometric Reference Systems and Evaluation Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-84800-291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovox: Far-Field Speaker Recognition By A Mobile Robot (Evaluation Plan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Bonastre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche AMIAD depuis le 1/10/2025Senior Researcher, AMIAD, since 1/10/2025Professeur associé Avignon Université & membre du LIAAssociate Professor Avignon University, LIA member</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7741-3346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079112978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre est Directeur de Recherche à l'AMIAD (Agence Ministérielle pour l'IA de Défense) depuis le 1/102025.Il est Professeur Associé à Avignon Université et membre associé du LIA (Laboratoire Informatique d’Avignon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique de l’Université d’Avignon et des Pays de Vaucluse (1994)“ Stratégie analytique orientée connaissances pour la caractérisation et la reconnaissance du locuteur ”Habilitation à Diriger les Recherches (2000)“ Reconnaissance du locuteur et approche statistique : description, limites et potentialités ”Membre Junior de l’Institut Universitaire de France (promotion 2006)Auditeur de la 26ème session Méditerranée de IHEDN (2015-2016)Président du Conseil Départemental de Concertation du Département de Vaucluse (2014-2015)Professeur de classe exceptionnelle (Ech 2) à Avignon UniversitéDirecteur de Recherche à Inria Défense et Sécurité d'octobre 2022 à Septembre 2025 et responsable du groupe de recherche &amp;quot;Speech et audio&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LIA (Mars 2016-Mars 2020)Membre du conseil de gestion de la Fondation Pierre Bergé de l’université d’Avignon (2012-2015)Membre du conseil de direction du LABEX BLRI et de l’institut Convergences ILCB (-2015)Membre du comité de pilotage du Carnot “Cognition” (-2015)Administrateur Provisoire de l’Université d’Avignon (Août 2015-Décembre 2015)Vice-Président (conseil d’administration) de l’Université d’Avignon (2008-2015) et 1er Vice-Président (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Président de l’International Speech Communication Association/ISCA (2011-2013) et Vice-Président (2007-2011)&amp;quot;Fellow member of the Asia-Pacific Artificial Intelligence Association” en 2023Elevé au grade de « ISCA fellow member » en 2021Membre Senior de IEEE et du IEEE Speech and language Technical Committee (pendant 2 ans), de l’IEEE Biometric council Technical Committee (pendant 2 ans)Président de l’Association Francophone de la Communication Parlée/AFCP (2000-2004) et membre du CA de l’AFCP (2000-2006 puis 2014-)Président du Groupe Francophone de la Communication Parlée/GFCP de la Société Française d’Acoustique/SFA (1999-2000) et Vice-Président du GFCP (1997-1999)Initiateur du Special Interest Group « Speaker and Language Characterization » (SIG/SPLC) de l’ISCA (1999).Mise en place et co-animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; du GDR-PRC CHM (1995-1998)Co-animateur du groupe “ Parole ” du GDR-PRC I3 jusqu’en décembre 2005.Co-Organisateur des Interspeech Special Event “Speaker Comparison for Forensic and Investigative Applications” en 2015, 2016 et 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’expertise et recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Centre de Recherche Informatique de Montréal (11/2015-11/2020, 2025-)Membre du conseil scientifique du programme européen SEE-ERA.NET PLUS (1 année)Membre du comité du programme &amp;quot;FIT-IT”, FFG (Agence de la recherche, Autriche, 2006/2007) et HCERES (LISN, 2024 et GIPSAlab) et le CNRS (Unité international de Hanoi : MICA)Editeur Associé pour la revue IEEE TSALP, Editeur invité pour les revues Speech Communication et Signal Processing. Arbitre pour Pattern Recognition letters, JASA, JASP… Arbitre pour ICASSP, Interspeech, LREC, ASRU, SLT… Membre du comité scientifique du numéro spécial de la revue TAL &amp;quot;TAL et éthique&amp;quot; (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o Panel « Apprentissage et Modèle » du GDR TAL/CNRS, 14 Mars 2019o National Bank of Canada, Montréal, 23/11/2018 : Biométrie et voix, état de l’art, avancées et limites,o Colloque HumanIA (keynote talk), UQAM/Montréal, 21/11/2018 : Reconnaissance du locuteur, sciences forensiques et intelligence artificielleo Panel «Intelligence artificielle : l’erreur n’est-elle qu’humaine ? « , la France à l’Uqam, 21/11 :2018 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france.uqam.ca/programme/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o VIT-AP University, Amaravati (Inde), 8/09/2018 : Automatic speaker recognition systems: are they recognizing speakers?o La Legal Tech, moteur de transformation du droit, Montréal, 18/05/2018 : Sciences forensiques & l’identification par la voixo Atelier « Towards a biometric World », CSIS/DGSE, Paris, 26/04/2018 : Biometrics in the real world: Advances in voice identificationo Ateliers SCIENCES et VOIX, Grenoble, 8/03/2018 : Voix et Criminalistique (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=OykS4rZ48Is</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o CNIL, Paris, 02/2017 : La voix n’est pas une biométrie classiqueo NIST OSAC, 18/21 Avril 2017, Washington : Certification and Normalization for Forensic Voice Comparison: problems and propositionso IC1206 Second training school on De-identification for privacy protection in multimedia content, Las Palmas 2017, Speaker discriminant informationo l'Odyssée des sciences, CRIM, Montréal, « La voix comme clef, la voix à la barre » », 12/05/2016o Spring School on Individual-centered approaches to speech processing, Schloss Dagstuhl, avrill 6-9 2014: From automatic speaker verification to forensic phoneticso Afeka speech conference, Tel-Aviv, juillet 2014, Keynote speaker: The Notion of Performance: A Paradigm Shift in Speaker Recognition and Voice Comparison?o Technopolice 2013, Paris, Comparaison de voix : notions de performance et de fiabilitéo Workshop on Advances in Speech Technologies, 23/06/2011 (IRCAM/Paris) : Speaker recognition: a new binary representation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans le cadre de projets coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable LIA pour les projets européens ESPERANTO, MTM, COST-275, BIOSECURE, HARTES, MOBIO, Eurostar BIOSPEAK, COST IC1206 et pour le projet ARC-LINKAGE avec le QUT/Brisbane (financement australien), le projet NuSpecs (financement italien)Porteur Français pour le projet bilatéral France-Japon ANR/JST VoicePersonaeFondateur et coporteur du challenge Voice Privacy (2022-2024)Porteur de projet pour les projets nationaux BIO_MUL (ACI), ALIZE (Technolangue), MISTRAL (ANR), FABIOLE (ANR), VOXCRIM (ANR) et  participant aux projets BIOBIMO (ANR), GAFFES (ANR), DesPho-APaDy (ANR), TRADEF (DGA), CAMPAIGN (DGA), EVA (ANR), SPEECH-PRIVACY (ANR), LePetitCamion (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles dans l’organisation d'événements scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technical Program Committee  Chair d’Interspeech 2024Area Chair ISCA/Interspeech, Speaker and Language Characterization and Recognition (2008, 2015, 2016, 2017)Co-Organisateur de « Speaker Odyssey 2018 » et Membre permanent du comité de programme des workshops «Speaker Odyssey»Co-organisateur de JEP-TALN 2008 (Avignon) et Président du Comité de Programme des JEP 2002 et 2004.Organisateur des Journées Scientifiques de l’IUF, Avignon 2007Co-Organisateur MMUA 2006 (Toulouse)Organisateur du colloque RLA2C, Avignon 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle dans le cadre de l'utilisation de l’identification vocale dans le milieu judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; (GDR-PRC CHM, 1995). Sessions spéciales &amp;quot;forensic&amp;quot; Interspeech 2003 et 2015, RLA2C (1998), table ronde JEP 2000, session JEP 2012. Séance du « Café des Sciences d’Avignon » (en collaboration avec P Perrot de l’IRCGN). Multiples exposés dont : « Vino Voice  2015», Afeka Speech conférence 2014, Schloss Dagstuhl 2014 et Technopolice 2013. Publication d'articles de « positionnement» dans les revues Langue, Justice, J’essaime, articles dans Eurospeech 2003, JEP 2004, JEP2010, « Signal Processing » 2009, chapitre de livre en 2015.Témoignage dans des tribunaux à propos de la comparaison de voix, à l’occasion de différents procès (~15 et Intervention fréquente dans les médias (dont Radio Télévision Suisse, Sciences et Avenir, Sciences & Vie,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de la meilleure thèse AFCP (Paul-Gauthier Noë, 2024)Best paper award IWBF 2022 (Imen Ben-Amor)Prix de la meilleure thèse AFCP (Juliette Kahn, 2012)Prix du meilleur papier étudiant (Mitchell MacLaren Interspeech 2008)Prix du meilleur papier étudiant (Nicolas Scheffer, Odyssey 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Direction de +20 Thèses de Doctorat soutenuesDirection de quatre thèses en cours, dont une soutenance prévue en 2025+60 participations à des jurys de Thèse ou HDR hors Université d'Avignon. Rapporteur pour 42 thèses ou HDR en France et à l’étranger (Univ. Vigo/Portugal, U. Swansea/UK, IDIAP/Suisse, UPC/Spain, U. East Finland, Finland)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+300 articles scientifiques publiés, ~10000 citations GoogleScholar, H-index de 44</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified assessment framework of speech pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.101299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2021.101299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving privacy in speaker and speech characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelino Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jascha Kolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jasserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.441-480. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue “Speaker and Language Characterization and Recognition: Voice Modeling, Conversion, Synthesis and Ethical Aspects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.101021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.101021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Joint Model to Deal With Nuisance Variabilities in the i-Vector Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast i-vector denoising using MAP estimation and a noise distributions database for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing Constrained temporal structure for text-dependent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying SVMs and weight-based factor analysis to unsupervised adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Performance in Text-Independent Speaker Verification Through Open-Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.902877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous unsupervised adaptation method for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in E-learning, Instruction Technology, Assessment, and Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la description automatique de scènes audio par la tâche d'Audio Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locuteur : ouvrir la boîte noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic speaker recognition with BA-LR: calibration and evaluation on a forensically realistic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van der Vloed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboVox: A Single/Multi-channel Far-field Speaker Recognition Benchmark for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC_COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2024, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the phonetics in the underlying speech attributes for deep and interpretable speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding Speaker’s Sex in Speech Using Zero-Evidence Speaker Representation in an Analysis/Synthesis Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations liées au locuteur depuis un modèle acoustique personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046920v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1990-2020 : retours sur 30 ans d’échanges autour de l’identification de voix en milieu judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Waveform PMF on Anti-Spoofing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.2853-2857, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kheder Waad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I4U Mega Fusion and Collaboration for NIST Speaker Recognition Evaluation 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained discriminative speaker verification specific to normalized i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE NOISE COMPENSATION IN THE I-VECTOR SPACE FOR SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saeidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the Benefits of the Different Steps in an i-Vector Based Speaker Verification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Iberoamerican Congress, CIARP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havanne, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature representation for speaker diarization using PCA and LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Afeka-AVIOS Speech Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Plchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Recognition Using a Binary Representation and Specificities Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Calvo de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Iberoamerican Congress, CIARP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Pietikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LDA into a telephone conversation speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 27th Convention of Electrical &amp; Electronics Engineers in Israel (IEEEI) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Eilat, Israel. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEI.2012.6376948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicality extraction in a Speaker Binary Keys model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.1713-1716, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST SPEAKER DIARIZATION BASED ON BINARY KEYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Modeling Using Local Binary Decisions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : open source biometric platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIST-SRE’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Ahonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaň Cernock´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2010 Contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Speaker Binary Key Derived from Anchor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sinjapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Based on Information Theory for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HARTES CARLAB: HARDWARE IMPLEMENTATION AND ALGORITHM DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariano Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Bettarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis and SVM for Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPLICATION CONSTRAINED FRONT END FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance vocale de réseaux de communication professionnels par la reconnaissance du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of task duration in text-independent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiclass framework for Speaker Verification within an Acoustic Event Sequence system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBM-GMM Driven Discriminative Approach for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Odyssey - The Speaker and Language Recognition Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINANT APPROACHES FOR GMM BASED SPEAKER DETECTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop on Multimodal User Authentication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE, a free toolkit for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.737-740, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker detection using multi-speaker audio files for both enrollement and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.77--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Dynamic Warping (GDW) Method applied to Text-Dependent Speaker Detection and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-HMM approach for learning and adapting sound models for speaker indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM évolutif pour les tâches de segmentation et d'indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Frequency Pruning for Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA, 2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Effects on Speaker modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-independent speaker recognition, in Biometric Reference Systems and Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hannanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometric Reference Systems and Evaluation Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-84800-291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovox: Far-Field Speaker Recognition By A Mobile Robot (Evaluation Plan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5997E69B"/>
+    <w:nsid w:val="7F5EEB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-bonastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7741-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079112978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france.uqam.ca/programme/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OykS4rZ48Is" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gibier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Millot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Vloed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04155146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750225v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288228" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez-Sierra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Calvo de Lara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6376948" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157178v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cecchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palestini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariano Lattanzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Bettarelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319823v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319826v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248127" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wils" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415219" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434656v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igounet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bonastre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hannanni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-bonastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7741-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079112978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france.uqam.ca/programme/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OykS4rZ48Is" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gibier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Millot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Vloed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04155146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750225v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez-Sierra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Calvo de Lara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6376948" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cecchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palestini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariano Lattanzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Bettarelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320036v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319823v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248127" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wils" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415219" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434656v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igounet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bonastre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hannanni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>