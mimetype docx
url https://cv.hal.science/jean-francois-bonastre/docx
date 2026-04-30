--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Bonastre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche AMIAD depuis le 1/10/2025Senior Researcher, AMIAD, since 1/10/2025Professeur associé Avignon Université & membre du LIAAssociate Professor Avignon University, LIA member</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7741-3346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079112978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre est Directeur de Recherche à l'AMIAD (Agence Ministérielle pour l'IA de Défense) depuis le 1/102025.Il est Professeur Associé à Avignon Université et membre associé du LIA (Laboratoire Informatique d’Avignon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique de l’Université d’Avignon et des Pays de Vaucluse (1994)“ Stratégie analytique orientée connaissances pour la caractérisation et la reconnaissance du locuteur ”Habilitation à Diriger les Recherches (2000)“ Reconnaissance du locuteur et approche statistique : description, limites et potentialités ”Membre Junior de l’Institut Universitaire de France (promotion 2006)Auditeur de la 26ème session Méditerranée de IHEDN (2015-2016)Président du Conseil Départemental de Concertation du Département de Vaucluse (2014-2015)Professeur de classe exceptionnelle (Ech 2) à Avignon UniversitéDirecteur de Recherche à Inria Défense et Sécurité d'octobre 2022 à Septembre 2025 et responsable du groupe de recherche &amp;quot;Speech et audio&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LIA (Mars 2016-Mars 2020)Membre du conseil de gestion de la Fondation Pierre Bergé de l’université d’Avignon (2012-2015)Membre du conseil de direction du LABEX BLRI et de l’institut Convergences ILCB (-2015)Membre du comité de pilotage du Carnot “Cognition” (-2015)Administrateur Provisoire de l’Université d’Avignon (Août 2015-Décembre 2015)Vice-Président (conseil d’administration) de l’Université d’Avignon (2008-2015) et 1er Vice-Président (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Président de l’International Speech Communication Association/ISCA (2011-2013) et Vice-Président (2007-2011)&amp;quot;Fellow member of the Asia-Pacific Artificial Intelligence Association” en 2023Elevé au grade de « ISCA fellow member » en 2021Membre Senior de IEEE et du IEEE Speech and language Technical Committee (pendant 2 ans), de l’IEEE Biometric council Technical Committee (pendant 2 ans)Président de l’Association Francophone de la Communication Parlée/AFCP (2000-2004) et membre du CA de l’AFCP (2000-2006 puis 2014-)Président du Groupe Francophone de la Communication Parlée/GFCP de la Société Française d’Acoustique/SFA (1999-2000) et Vice-Président du GFCP (1997-1999)Initiateur du Special Interest Group « Speaker and Language Characterization » (SIG/SPLC) de l’ISCA (1999).Mise en place et co-animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; du GDR-PRC CHM (1995-1998)Co-animateur du groupe “ Parole ” du GDR-PRC I3 jusqu’en décembre 2005.Co-Organisateur des Interspeech Special Event “Speaker Comparison for Forensic and Investigative Applications” en 2015, 2016 et 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’expertise et recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Centre de Recherche Informatique de Montréal (11/2015-11/2020, 2025-)Membre du conseil scientifique du programme européen SEE-ERA.NET PLUS (1 année)Membre du comité du programme &amp;quot;FIT-IT”, FFG (Agence de la recherche, Autriche, 2006/2007) et HCERES (LISN, 2024 et GIPSAlab) et le CNRS (Unité international de Hanoi : MICA)Editeur Associé pour la revue IEEE TSALP, Editeur invité pour les revues Speech Communication et Signal Processing. Arbitre pour Pattern Recognition letters, JASA, JASP… Arbitre pour ICASSP, Interspeech, LREC, ASRU, SLT… Membre du comité scientifique du numéro spécial de la revue TAL &amp;quot;TAL et éthique&amp;quot; (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o Panel « Apprentissage et Modèle » du GDR TAL/CNRS, 14 Mars 2019o National Bank of Canada, Montréal, 23/11/2018 : Biométrie et voix, état de l’art, avancées et limites,o Colloque HumanIA (keynote talk), UQAM/Montréal, 21/11/2018 : Reconnaissance du locuteur, sciences forensiques et intelligence artificielleo Panel «Intelligence artificielle : l’erreur n’est-elle qu’humaine ? « , la France à l’Uqam, 21/11 :2018 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france.uqam.ca/programme/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o VIT-AP University, Amaravati (Inde), 8/09/2018 : Automatic speaker recognition systems: are they recognizing speakers?o La Legal Tech, moteur de transformation du droit, Montréal, 18/05/2018 : Sciences forensiques & l’identification par la voixo Atelier « Towards a biometric World », CSIS/DGSE, Paris, 26/04/2018 : Biometrics in the real world: Advances in voice identificationo Ateliers SCIENCES et VOIX, Grenoble, 8/03/2018 : Voix et Criminalistique (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=OykS4rZ48Is</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o CNIL, Paris, 02/2017 : La voix n’est pas une biométrie classiqueo NIST OSAC, 18/21 Avril 2017, Washington : Certification and Normalization for Forensic Voice Comparison: problems and propositionso IC1206 Second training school on De-identification for privacy protection in multimedia content, Las Palmas 2017, Speaker discriminant informationo l'Odyssée des sciences, CRIM, Montréal, « La voix comme clef, la voix à la barre » », 12/05/2016o Spring School on Individual-centered approaches to speech processing, Schloss Dagstuhl, avrill 6-9 2014: From automatic speaker verification to forensic phoneticso Afeka speech conference, Tel-Aviv, juillet 2014, Keynote speaker: The Notion of Performance: A Paradigm Shift in Speaker Recognition and Voice Comparison?o Technopolice 2013, Paris, Comparaison de voix : notions de performance et de fiabilitéo Workshop on Advances in Speech Technologies, 23/06/2011 (IRCAM/Paris) : Speaker recognition: a new binary representation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans le cadre de projets coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable LIA pour les projets européens ESPERANTO, MTM, COST-275, BIOSECURE, HARTES, MOBIO, Eurostar BIOSPEAK, COST IC1206 et pour le projet ARC-LINKAGE avec le QUT/Brisbane (financement australien), le projet NuSpecs (financement italien)Porteur Français pour le projet bilatéral France-Japon ANR/JST VoicePersonaeFondateur et coporteur du challenge Voice Privacy (2022-2024)Porteur de projet pour les projets nationaux BIO_MUL (ACI), ALIZE (Technolangue), MISTRAL (ANR), FABIOLE (ANR), VOXCRIM (ANR) et  participant aux projets BIOBIMO (ANR), GAFFES (ANR), DesPho-APaDy (ANR), TRADEF (DGA), CAMPAIGN (DGA), EVA (ANR), SPEECH-PRIVACY (ANR), LePetitCamion (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles dans l’organisation d'événements scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technical Program Committee  Chair d’Interspeech 2024Area Chair ISCA/Interspeech, Speaker and Language Characterization and Recognition (2008, 2015, 2016, 2017)Co-Organisateur de « Speaker Odyssey 2018 » et Membre permanent du comité de programme des workshops «Speaker Odyssey»Co-organisateur de JEP-TALN 2008 (Avignon) et Président du Comité de Programme des JEP 2002 et 2004.Organisateur des Journées Scientifiques de l’IUF, Avignon 2007Co-Organisateur MMUA 2006 (Toulouse)Organisateur du colloque RLA2C, Avignon 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle dans le cadre de l'utilisation de l’identification vocale dans le milieu judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; (GDR-PRC CHM, 1995). Sessions spéciales &amp;quot;forensic&amp;quot; Interspeech 2003 et 2015, RLA2C (1998), table ronde JEP 2000, session JEP 2012. Séance du « Café des Sciences d’Avignon » (en collaboration avec P Perrot de l’IRCGN). Multiples exposés dont : « Vino Voice  2015», Afeka Speech conférence 2014, Schloss Dagstuhl 2014 et Technopolice 2013. Publication d'articles de « positionnement» dans les revues Langue, Justice, J’essaime, articles dans Eurospeech 2003, JEP 2004, JEP2010, « Signal Processing » 2009, chapitre de livre en 2015.Témoignage dans des tribunaux à propos de la comparaison de voix, à l’occasion de différents procès (~15 et Intervention fréquente dans les médias (dont Radio Télévision Suisse, Sciences et Avenir, Sciences & Vie,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de la meilleure thèse AFCP (Paul-Gauthier Noë, 2024)Best paper award IWBF 2022 (Imen Ben-Amor)Prix de la meilleure thèse AFCP (Juliette Kahn, 2012)Prix du meilleur papier étudiant (Mitchell MacLaren Interspeech 2008)Prix du meilleur papier étudiant (Nicolas Scheffer, Odyssey 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Direction de +20 Thèses de Doctorat soutenuesDirection de quatre thèses en cours, dont une soutenance prévue en 2025+60 participations à des jurys de Thèse ou HDR hors Université d'Avignon. Rapporteur pour 42 thèses ou HDR en France et à l’étranger (Univ. Vigo/Portugal, U. Swansea/UK, IDIAP/Suisse, UPC/Spain, U. East Finland, Finland)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+300 articles scientifiques publiés, ~10000 citations GoogleScholar, H-index de 44</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified assessment framework of speech pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.101299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2021.101299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving privacy in speaker and speech characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelino Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jascha Kolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jasserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.441-480. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue “Speaker and Language Characterization and Recognition: Voice Modeling, Conversion, Synthesis and Ethical Aspects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.101021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.101021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Joint Model to Deal With Nuisance Variabilities in the i-Vector Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast i-vector denoising using MAP estimation and a noise distributions database for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing Constrained temporal structure for text-dependent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying SVMs and weight-based factor analysis to unsupervised adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Performance in Text-Independent Speaker Verification Through Open-Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.902877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous unsupervised adaptation method for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in E-learning, Instruction Technology, Assessment, and Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la description automatique de scènes audio par la tâche d'Audio Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locuteur : ouvrir la boîte noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic speaker recognition with BA-LR: calibration and evaluation on a forensically realistic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van der Vloed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboVox: A Single/Multi-channel Far-field Speaker Recognition Benchmark for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC_COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2024, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the phonetics in the underlying speech attributes for deep and interpretable speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding Speaker’s Sex in Speech Using Zero-Evidence Speaker Representation in an Analysis/Synthesis Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations liées au locuteur depuis un modèle acoustique personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046920v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1990-2020 : retours sur 30 ans d’échanges autour de l’identification de voix en milieu judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Waveform PMF on Anti-Spoofing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.2853-2857, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kheder Waad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I4U Mega Fusion and Collaboration for NIST Speaker Recognition Evaluation 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained discriminative speaker verification specific to normalized i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE NOISE COMPENSATION IN THE I-VECTOR SPACE FOR SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saeidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the Benefits of the Different Steps in an i-Vector Based Speaker Verification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Iberoamerican Congress, CIARP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havanne, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature representation for speaker diarization using PCA and LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Afeka-AVIOS Speech Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Plchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Recognition Using a Binary Representation and Specificities Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Calvo de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Iberoamerican Congress, CIARP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Pietikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LDA into a telephone conversation speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 27th Convention of Electrical &amp; Electronics Engineers in Israel (IEEEI) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Eilat, Israel. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEI.2012.6376948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicality extraction in a Speaker Binary Keys model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.1713-1716, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST SPEAKER DIARIZATION BASED ON BINARY KEYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Modeling Using Local Binary Decisions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : open source biometric platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIST-SRE’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Ahonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaň Cernock´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2010 Contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Speaker Binary Key Derived from Anchor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sinjapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Based on Information Theory for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HARTES CARLAB: HARDWARE IMPLEMENTATION AND ALGORITHM DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariano Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Bettarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis and SVM for Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPLICATION CONSTRAINED FRONT END FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance vocale de réseaux de communication professionnels par la reconnaissance du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of task duration in text-independent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiclass framework for Speaker Verification within an Acoustic Event Sequence system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBM-GMM Driven Discriminative Approach for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Odyssey - The Speaker and Language Recognition Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINANT APPROACHES FOR GMM BASED SPEAKER DETECTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop on Multimodal User Authentication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE, a free toolkit for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.737-740, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker detection using multi-speaker audio files for both enrollement and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.77--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Dynamic Warping (GDW) Method applied to Text-Dependent Speaker Detection and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-HMM approach for learning and adapting sound models for speaker indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM évolutif pour les tâches de segmentation et d'indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Frequency Pruning for Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA, 2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Effects on Speaker modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-independent speaker recognition, in Biometric Reference Systems and Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hannanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometric Reference Systems and Evaluation Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-84800-291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovox: Far-Field Speaker Recognition By A Mobile Robot (Evaluation Plan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Bonastre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche AMIAD depuis le 1/10/2025Senior Researcher, AMIAD, since 1/10/2025Professeur associé Avignon Université & membre du LIAAssociate Professor Avignon University, LIA member</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7741-3346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079112978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre est Directeur de Recherche à l'AMIAD (Agence Ministérielle pour l'IA de Défense) depuis le 1/102025.Il est Professeur Associé à Avignon Université et membre associé du LIA (Laboratoire Informatique d’Avignon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique de l’Université d’Avignon et des Pays de Vaucluse (1994)“ Stratégie analytique orientée connaissances pour la caractérisation et la reconnaissance du locuteur ”Habilitation à Diriger les Recherches (2000)“ Reconnaissance du locuteur et approche statistique : description, limites et potentialités ”Membre Junior de l’Institut Universitaire de France (promotion 2006)Auditeur de la 26ème session Méditerranée de IHEDN (2015-2016)Président du Conseil Départemental de Concertation du Département de Vaucluse (2014-2015)Professeur de classe exceptionnelle (Ech 2) à Avignon UniversitéDirecteur de Recherche à Inria Défense et Sécurité d'octobre 2022 à Septembre 2025 et responsable du groupe de recherche &amp;quot;Speech et audio&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LIA (Mars 2016-Mars 2020)Membre du conseil de gestion de la Fondation Pierre Bergé de l’université d’Avignon (2012-2015)Membre du conseil de direction du LABEX BLRI et de l’institut Convergences ILCB (-2015)Membre du comité de pilotage du Carnot “Cognition” (-2015)Administrateur Provisoire de l’Université d’Avignon (Août 2015-Décembre 2015)Vice-Président (conseil d’administration) de l’Université d’Avignon (2008-2015) et 1er Vice-Président (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Président de l’International Speech Communication Association/ISCA (2011-2013) et Vice-Président (2007-2011)&amp;quot;Fellow member of the Asia-Pacific Artificial Intelligence Association” en 2023Elevé au grade de « ISCA fellow member » en 2021Membre Senior de IEEE et du IEEE Speech and language Technical Committee (pendant 2 ans), de l’IEEE Biometric council Technical Committee (pendant 2 ans)Président de l’Association Francophone de la Communication Parlée/AFCP (2000-2004) et membre du CA de l’AFCP (2000-2006 puis 2014-)Président du Groupe Francophone de la Communication Parlée/GFCP de la Société Française d’Acoustique/SFA (1999-2000) et Vice-Président du GFCP (1997-1999)Initiateur du Special Interest Group « Speaker and Language Characterization » (SIG/SPLC) de l’ISCA (1999).Mise en place et co-animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; du GDR-PRC CHM (1995-1998)Co-animateur du groupe “ Parole ” du GDR-PRC I3 jusqu’en décembre 2005.Co-Organisateur des Interspeech Special Event “Speaker Comparison for Forensic and Investigative Applications” en 2015, 2016 et 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’expertise et recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du Centre de Recherche Informatique de Montréal (11/2015-11/2020, 2025-)Membre du conseil scientifique du programme européen SEE-ERA.NET PLUS (1 année)Membre du comité du programme &amp;quot;FIT-IT”, FFG (Agence de la recherche, Autriche, 2006/2007) et HCERES (LISN, 2024 et GIPSAlab) et le CNRS (Unité international de Hanoi : MICA)Editeur Associé pour la revue IEEE TSALP, Editeur invité pour les revues Speech Communication et Signal Processing. Arbitre pour Pattern Recognition letters, JASA, JASP… Arbitre pour ICASSP, Interspeech, LREC, ASRU, SLT… Membre du comité scientifique du numéro spécial de la revue TAL &amp;quot;TAL et éthique&amp;quot; (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o Panel « Apprentissage et Modèle » du GDR TAL/CNRS, 14 Mars 2019o National Bank of Canada, Montréal, 23/11/2018 : Biométrie et voix, état de l’art, avancées et limites,o Colloque HumanIA (keynote talk), UQAM/Montréal, 21/11/2018 : Reconnaissance du locuteur, sciences forensiques et intelligence artificielleo Panel «Intelligence artificielle : l’erreur n’est-elle qu’humaine ? « , la France à l’Uqam, 21/11 :2018 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france.uqam.ca/programme/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o VIT-AP University, Amaravati (Inde), 8/09/2018 : Automatic speaker recognition systems: are they recognizing speakers?o La Legal Tech, moteur de transformation du droit, Montréal, 18/05/2018 : Sciences forensiques & l’identification par la voixo Atelier « Towards a biometric World », CSIS/DGSE, Paris, 26/04/2018 : Biometrics in the real world: Advances in voice identificationo Ateliers SCIENCES et VOIX, Grenoble, 8/03/2018 : Voix et Criminalistique (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=OykS4rZ48Is</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)o CNIL, Paris, 02/2017 : La voix n’est pas une biométrie classiqueo NIST OSAC, 18/21 Avril 2017, Washington : Certification and Normalization for Forensic Voice Comparison: problems and propositionso IC1206 Second training school on De-identification for privacy protection in multimedia content, Las Palmas 2017, Speaker discriminant informationo l'Odyssée des sciences, CRIM, Montréal, « La voix comme clef, la voix à la barre » », 12/05/2016o Spring School on Individual-centered approaches to speech processing, Schloss Dagstuhl, avrill 6-9 2014: From automatic speaker verification to forensic phoneticso Afeka speech conference, Tel-Aviv, juillet 2014, Keynote speaker: The Notion of Performance: A Paradigm Shift in Speaker Recognition and Voice Comparison?o Technopolice 2013, Paris, Comparaison de voix : notions de performance et de fiabilitéo Workshop on Advances in Speech Technologies, 23/06/2011 (IRCAM/Paris) : Speaker recognition: a new binary representation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans le cadre de projets coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable LIA pour les projets européens ESPERANTO, MTM, COST-275, BIOSECURE, HARTES, MOBIO, Eurostar BIOSPEAK, COST IC1206 et pour le projet ARC-LINKAGE avec le QUT/Brisbane (financement australien), le projet NuSpecs (financement italien)Porteur Français pour le projet bilatéral France-Japon ANR/JST VoicePersonaeFondateur et coporteur du challenge Voice Privacy (2022-2024)Porteur de projet pour les projets nationaux BIO_MUL (ACI), ALIZE (Technolangue), MISTRAL (ANR), FABIOLE (ANR), VOXCRIM (ANR) et  participant aux projets BIOBIMO (ANR), GAFFES (ANR), DesPho-APaDy (ANR), TRADEF (DGA), CAMPAIGN (DGA), EVA (ANR), SPEECH-PRIVACY (ANR), LePetitCamion (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles dans l’organisation d'événements scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technical Program Committee  Chair d’Interspeech 2024Area Chair ISCA/Interspeech, Speaker and Language Characterization and Recognition (2008, 2015, 2016, 2017)Co-Organisateur de « Speaker Odyssey 2018 » et Membre permanent du comité de programme des workshops «Speaker Odyssey»Co-organisateur de JEP-TALN 2008 (Avignon) et Président du Comité de Programme des JEP 2002 et 2004.Organisateur des Journées Scientifiques de l’IUF, Avignon 2007Co-Organisateur MMUA 2006 (Toulouse)Organisateur du colloque RLA2C, Avignon 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle dans le cadre de l'utilisation de l’identification vocale dans le milieu judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise en place et animation du GT1 &amp;quot;Caractérisation du Locuteur et de la Langue&amp;quot; (GDR-PRC CHM, 1995). Sessions spéciales &amp;quot;forensic&amp;quot; Interspeech 2003 et 2015, RLA2C (1998), table ronde JEP 2000, session JEP 2012. Séance du « Café des Sciences d’Avignon » (en collaboration avec P Perrot de l’IRCGN). Multiples exposés dont : « Vino Voice  2015», Afeka Speech conférence 2014, Schloss Dagstuhl 2014 et Technopolice 2013. Publication d'articles de « positionnement» dans les revues Langue, Justice, J’essaime, articles dans Eurospeech 2003, JEP 2004, JEP2010, « Signal Processing » 2009, chapitre de livre en 2015.Témoignage dans des tribunaux à propos de la comparaison de voix, à l’occasion de différents procès (~15 et Intervention fréquente dans les médias (dont Radio Télévision Suisse, Sciences et Avenir, Sciences & Vie,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de la meilleure thèse AFCP (Paul-Gauthier Noë, 2024)Best paper award IWBF 2022 (Imen Ben-Amor)Prix de la meilleure thèse AFCP (Juliette Kahn, 2012)Prix du meilleur papier étudiant (Mitchell MacLaren Interspeech 2008)Prix du meilleur papier étudiant (Nicolas Scheffer, Odyssey 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Direction de +20 Thèses de Doctorat soutenuesDirection de quatre thèses en cours, dont une soutenance prévue en 2025+60 participations à des jurys de Thèse ou HDR hors Université d'Avignon. Rapporteur pour 42 thèses ou HDR en France et à l’étranger (Univ. Vigo/Portugal, U. Swansea/UK, IDIAP/Suisse, UPC/Spain, U. East Finland, Finland)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+300 articles scientifiques publiés, ~10000 citations GoogleScholar, H-index de 44</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified assessment framework of speech pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.101299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2021.101299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving privacy in speaker and speech characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelino Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jascha Kolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jasserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.441-480. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue “Speaker and Language Characterization and Recognition: Voice Modeling, Conversion, Synthesis and Ethical Aspects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.101021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.101021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Joint Model to Deal With Nuisance Variabilities in the i-Vector Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast i-vector denoising using MAP estimation and a noise distributions database for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing Constrained temporal structure for text-dependent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying SVMs and weight-based factor analysis to unsupervised adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous unsupervised adaptation method for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in E-learning, Instruction Technology, Assessment, and Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Performance in Text-Independent Speaker Verification Through Open-Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.902877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la description automatique de scènes audio par la tâche d'Audio Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic speaker recognition with BA-LR: calibration and evaluation on a forensically realistic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van der Vloed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locuteur : ouvrir la boîte noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboVox: A Single/Multi-channel Far-field Speaker Recognition Benchmark for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC_COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2024, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the phonetics in the underlying speech attributes for deep and interpretable speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding Speaker’s Sex in Speech Using Zero-Evidence Speaker Representation in an Analysis/Synthesis Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations liées au locuteur depuis un modèle acoustique personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipana Dowerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046920v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1990-2020 : retours sur 30 ans d’échanges autour de l’identification de voix en milieu judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Waveform PMF on Anti-Spoofing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.2853-2857, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kheder Waad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I4U Mega Fusion and Collaboration for NIST Speaker Recognition Evaluation 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained discriminative speaker verification specific to normalized i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDITIVE NOISE COMPENSATION IN THE I-VECTOR SPACE FOR SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajili Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the Benefits of the Different Steps in an i-Vector Based Speaker Verification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Iberoamerican Congress, CIARP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havanne, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saeidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature representation for speaker diarization using PCA and LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Afeka-AVIOS Speech Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Plchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LDA into a telephone conversation speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itshak Lapidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 27th Convention of Electrical &amp; Electronics Engineers in Israel (IEEEI) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Eilat, Israel. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEI.2012.6376948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Recognition Using a Binary Representation and Specificities Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Calvo de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Iberoamerican Congress, CIARP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Pietikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicality extraction in a Speaker Binary Keys model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.1713-1716, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST SPEAKER DIARIZATION BASED ON BINARY KEYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Modeling Using Local Binary Decisions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : open source biometric platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mccool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Matějka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Ahonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaň Cernock´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2010 Contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIST-SRE’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Speaker Binary Key Derived from Anchor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sinjapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Based on Information Theory for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HARTES CARLAB: HARDWARE IMPLEMENTATION AND ALGORITHM DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariano Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Bettarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis and SVM for Language Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPLICATION CONSTRAINED FRONT END FOR SPEAKER VERIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance vocale de réseaux de communication professionnels par la reconnaissance du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. D. Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Mezaache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of task duration in text-independent speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiclass framework for Speaker Verification within an Acoustic Event Sequence system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBM-GMM Driven Discriminative Approach for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Odyssey - The Speaker and Language Recognition Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINANT APPROACHES FOR GMM BASED SPEAKER DETECTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Preti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshop on Multimodal User Authentication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE, a free toolkit for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.737-740, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité et reconnaissance automatique du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, France. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker detection using multi-speaker audio files for both enrollement and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.77--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Dynamic Warping (GDW) Method applied to Text-Dependent Speaker Detection and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM évolutif pour les tâches de segmentation et d'indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-HMM approach for learning and adapting sound models for speaker indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Frequency Pruning for Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA, 2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Effects on Speaker modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-independent speaker recognition, in Biometric Reference Systems and Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hannanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometric Reference Systems and Evaluation Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-84800-291-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gauthier Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovox: Far-Field Speaker Recognition By A Mobile Robot (Evaluation Plan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F5EEB39"/>
+    <w:nsid w:val="C04646C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-bonastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7741-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079112978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france.uqam.ca/programme/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OykS4rZ48Is" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gibier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Millot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Vloed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04155146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750225v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez-Sierra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Calvo de Lara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6376948" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cecchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palestini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariano Lattanzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Bettarelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320036v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319823v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248127" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wils" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415219" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434656v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igounet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bonastre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hannanni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-bonastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7741-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079112978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france.uqam.ca/programme/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OykS4rZ48Is" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gibier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Vloed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04155146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750225v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6376948" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez-Sierra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Calvo de Lara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cecchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palestini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariano Lattanzi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Bettarelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320036v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320040v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312885v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319823v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248127" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wils" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415219" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igounet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bonastre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hannanni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>