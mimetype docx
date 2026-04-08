--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -106,161 +106,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
+                <w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
+                <w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fay</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Turquet</w:t>
+                <w:t xml:space="preserve">Joaquín Cochero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108506v1</w:t>
+                <w:t xml:space="preserve">hal-05445206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
               </w:r>
@@ -272,263 +272,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Fabienne Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
+                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Cochero</w:t>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445206v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
               </w:r>
@@ -540,104 +540,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108507v1</w:t>
@@ -661,64 +661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Plastisphere from Floating Plastics in the Northwestern Mediterranean Sea, with Emphasis on Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliézer Quadro Oreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Biomonitoring Study of Trace Metals and Organic Compounds Bioaccumulation in Marine Biofilms and Caged Mussels Along the French Mediterranean Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vaccher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,334 +1044,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Grilli</w:t>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bressy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606464v1</w:t>
+                <w:t xml:space="preserve">hal-03608643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carriot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861230v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,295 +1446,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608643v1</w:t>
+                <w:t xml:space="preserve">hal-03606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007049v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seawater copper content controls biofilm bioaccumulation and microbial community on microplastics</w:t>
               </w:r>
@@ -1978,931 +1978,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (20), pp.2100994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426129v1</w:t>
+                <w:t xml:space="preserve">hal-03409394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Schires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007081v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007070v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Carriot</w:t>
+                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108198v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Misson</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400714v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pasero</w:t>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148203v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409394v1</w:t>
+                <w:t xml:space="preserve">hal-03426129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t>
               </w:r>
@@ -2914,77 +2914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C.P. Catao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3031,77 +3031,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate and tropical coastal waters share relatively similar microbial biofilm communities while free‐living or particle‐attached communities are distinct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Catão C. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,1164 +3280,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941755v1</w:t>
+                <w:t xml:space="preserve">hal-02519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic hydrolyzable polydimethylsiloxane- b -poly(ethyleneglycol methacrylate- co -trialkylsilyl methacrylate) block copolymers for marine coatings. II. Antifouling laboratory tests and field trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Guazzelli</w:t>
+                <w:t xml:space="preserve">Lucile Pelloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.378-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2020.1762868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519482v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
+                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
+                <w:t xml:space="preserve">Elisa C P Catão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hy Duong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533226v1</w:t>
+                <w:t xml:space="preserve">hal-02269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Kerloch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435001v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa C P Catão</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Lionel Kerloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269986v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,103 +4488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.3346-3363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4752,103 +4752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t>
@@ -4912,77 +4912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zea-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (9), pp.2180. </w:t>
@@ -5020,103 +5020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (6), </w:t>
@@ -5148,295 +5148,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">The Hy Duong</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779358v1</w:t>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Rehel</w:t>
+                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Urvois</w:t>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t>
               </w:r>
@@ -5461,64 +5461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,90 +5565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Molmeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5734,51 +5734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, </w:t>
@@ -5829,51 +5829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,64 +5989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (7), pp.1313--1318. </w:t>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith R. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.n/a--n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
@@ -6495,77 +6495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6641,90 +6641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling Properties of Simple Indole and Purine Alkaloids from the Mediterranean Gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pénez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t>
@@ -6756,239 +6756,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marine antifouling laboratory bioassays: an overview of their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.297--311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010902745316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184235v1</w:t>
+                <w:t xml:space="preserve">hal-01361812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine antifouling laboratory bioassays: an overview of their diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (4), pp.297--311. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010902745316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361812v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a polyprenyl-type library containing 1,4-disubstituted-1,2,3-triazoles with anti-biofilm activities against Pseudoalteromonas sp.</w:t>
               </w:r>
@@ -7013,51 +7013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Dombrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bottzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7129,117 +7129,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361801v1</w:t>
@@ -7263,51 +7263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic growth inhibition by the toxic, bloom-forming cyanobacterium Planktothrix rubescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Oberhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic growth inhibition by the toxic, bloom-forming cyanobacterium Planktothrix rubescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Oberhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7471,51 +7471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of the quality and quantity of light and temperature on the growth of Planktothrix agardhii and P. rubescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Oberhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the microcystin production of Planktothrix rubescens (cyanobacteria) assessed from a four-year survey of Lac du Bourget (France) and from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,51 +8272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrospermopsis raciborskii (Cyanobacteria) invasion at mid-latitudes : selection, wide physiological tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8414,371 +8414,371 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34 (4), pp.361-377. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902752v1</w:t>
+                <w:t xml:space="preserve">hal-02680235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicological comparison of diverse Cylindrospermopsis raciborskii strains: Evidence of liver damage caused by a French C-raciborskii strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.176-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680235v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological comparison of diverse Cylindrospermopsis raciborskii strains: Evidence of liver damage caused by a French C-raciborskii strain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jf Briand</w:t>
+                <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671002v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of Cylindrospermopsis raciborskii (Woloszynska) Seenayya et Subba Raju (Cyanobacteria) in a lotic system in France</w:t>
               </w:r>
@@ -9029,77 +9029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9124,90 +9124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linear systems for anti-fouling applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9374,103 +9374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymers supported Electroactive Species for Antifouling Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulon, France</w:t>
@@ -9499,103 +9499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t>
@@ -9624,77 +9624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10124,51 +10124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
@@ -10249,51 +10249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions environnementales sur la production de Microcystines par Planktothrix rubescens (Cyanobacteries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10526,51 +10526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marine Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Wharton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Stokes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010902745316" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00567.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03118.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B50BA132047F682BDEEE3C167A6290CBBDD2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harvey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marine Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Wharton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Stokes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010902745316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00567.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03118.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B50BA132047F682BDEEE3C167A6290CBBDD2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harvey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>