--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -106,619 +106,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t>
+                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+                <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Cochero</w:t>
+                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445206v1</w:t>
+                <w:t xml:space="preserve">hal-05108507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Casotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Fabienne Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
+                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460926v1</w:t>
+                <w:t xml:space="preserve">hal-05108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Turquet</w:t>
+                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108506v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+                <w:t xml:space="preserve">Assigning taxonomy and traits to DNA sequences of river diatoms in a region with limited taxonomic knowledge using the updated and annotated reference library Diat.barcode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cochero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (10), 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108507v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Plastisphere from Floating Plastics in the Northwestern Mediterranean Sea, with Emphasis on Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliézer Quadro Oreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,538 +1044,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Sandra Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">Romain Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608643v1</w:t>
+                <w:t xml:space="preserve">hal-03606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Grilli</w:t>
+                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007049v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606533v1</w:t>
+                <w:t xml:space="preserve">hal-05007049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606464v1</w:t>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,887 +1997,887 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (20), pp.2100994. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409394v1</w:t>
+                <w:t xml:space="preserve">hal-05007081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t>
+                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Paix</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Schires</w:t>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Misson</w:t>
+                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400714v1</w:t>
+                <w:t xml:space="preserve">hal-05007070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Coclet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pasero</w:t>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148203v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Schires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007081v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Clément Coclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007070v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (20), pp.2100994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03108198v1</w:t>
+                <w:t xml:space="preserve">hal-03409394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426129v1</w:t>
@@ -2914,64 +2914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C.P. Catao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,77 +3031,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate and tropical coastal waters share relatively similar microbial biofilm communities while free‐living or particle‐attached communities are distinct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Catão C. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,666 +3280,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519482v1</w:t>
+                <w:t xml:space="preserve">hal-02941755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic hydrolyzable polydimethylsiloxane- b -poly(ethyleneglycol methacrylate- co -trialkylsilyl methacrylate) block copolymers for marine coatings. II. Antifouling laboratory tests and field trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pelloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.378-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2020.1762868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.683. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941755v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C P Catão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3952,103 +3952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kerloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t>
@@ -4367,64 +4367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,64 +4791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t>
@@ -4912,51 +4912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zea-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,103 +5020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (6), </w:t>
@@ -5148,732 +5148,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Rehel</w:t>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Urvois</w:t>
+                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+                <w:t xml:space="preserve">hal-01779358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">The Hy Duong</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779358v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bonnefont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603801v1</w:t>
+                <w:t xml:space="preserve">hal-01734752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t>
+                <w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03603794v1</w:t>
+                <w:t xml:space="preserve">hal-03603801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Blache</w:t>
+                <w:t xml:space="preserve">Mireille Ayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blériot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734752v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,64 +5989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (7), pp.1313--1318. </w:t>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Salta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian A. Wharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith R. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
@@ -6534,51 +6534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t>
@@ -7026,51 +7026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bottzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (14), pp.1645--1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8453,332 +8453,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680235v1</w:t>
+                <w:t xml:space="preserve">hal-00902752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological comparison of diverse Cylindrospermopsis raciborskii strains: Evidence of liver damage caused by a French C-raciborskii strain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18 (3), pp.176-186</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671002v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Toxicological comparison of diverse Cylindrospermopsis raciborskii strains: Evidence of liver damage caused by a French C-raciborskii strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.176-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902752v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of Cylindrospermopsis raciborskii (Woloszynska) Seenayya et Subba Raju (Cyanobacteria) in a lotic system in France</w:t>
               </w:r>
@@ -9029,77 +9029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9150,64 +9150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9249,51 +9249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,103 +9374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymers supported Electroactive Species for Antifouling Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulon, France</w:t>
@@ -9493,277 +9493,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t>
+              <w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344888v1</w:t>
+                <w:t xml:space="preserve">hal-03344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344891v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t>
               </w:r>
@@ -9775,77 +9775,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
@@ -9913,51 +9913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
@@ -10526,51 +10526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marine Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Wharton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Stokes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010902745316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00567.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03118.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B50BA132047F682BDEEE3C167A6290CBBDD2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harvey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cochero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marine Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Wharton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Stokes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010902745316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00567.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00181790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03118.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B50BA132047F682BDEEE3C167A6290CBBDD2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harvey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>