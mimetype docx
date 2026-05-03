--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Brière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire COBRA (Chimie Organique Bioorganique Réactivité et Analyse)Université de Rouen Normandie (UMR CNRS 6014, INSA Rouen Normandie), Bâtiment IRCOF1, rue Tesnière, 76821 Mont Saint Aignan - </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois.briere@insa-rouen.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - +33(0)235522464-ww.lab-cobra.fr/equipes/heterocycles (groupe *e-*CatCH)▪ ResearcherID: Q-8910-2016 ▪ ORCID: 0000-0002-1381-4535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV: PARCOURS PAR ET POUR LA RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ 1994-98, Docteur en chimie organique (France, 3 ans), Univ. de Rouen Normandie (IRCOF-COBRA)Groupe du Pr. Guy Quéguiner ▪ 1996-97 (1 an) - scientifique du contingent CEA-DAM à Tours▪ CHIMIE HÉTÉROCYCLIQUE ET SUPRAMOLECULAIRE «synthèse d’une enzyme artificielle»◦ 1999, Post-doc (Pays-Bas, 18 mois), Univ. d'Amsterdam, groupe du Pr. Henk Hiemstra▪ SYNTHÈSE TOTALE « total synthesis towards solanoeclepin A »◦ 2001, Post-doc industriel (Belgique, 15 mois), Univ. catholique de Louvain, groupe du Pr. Istvan E. Markó▪ Collaboration avec l’entreprise Rhodia Silicones à Lyon▪ CATALYSE « hydrosilylation catalysées par des complexes Platine/NHC »◦ 2002, Cadre ingénieur (8 mois), Centre de recherche Rhodia à Lyon ▪ encadrement de techniciens◦ 2002, CR2 CNRS, LCMT, UniCaen, UMR CNRS 6507 (5 ans) - 2006-CR1, 2007-HDRGroupe du Dr. Patrick Metzner ▪ Chimie des sulfures chiraux (Catalyse et propriétés olfactives)◦ 2007, (DR2 CNRS en 2017), laboratoire COBRA, Univ. et INSA Rouen Normandie, UMR CNRS 6014Equipe Hétérocycles, co-direction Drs. Vincent Levacher et Jean-François Brière▪ Animateur du groupe e-CatCH (Catalyse, Chiralité, Hétérocycles et électrosynthèse)▪ Activité en partenariats industriels (participation à 2 LabCom, plateforme contractuelle, Carnot I2C)◦ 2021, Membre de l’équipe de direction du COBRA – représentant et coanimateur équipe Hétérocycles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 thèses (8 collaborations extérieures, 9 via jury (inter)national)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">33 post-docs/ATER (11 via jury (inter)national, 15 collab. industrielles), 11 M2-erasmus-IE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion : 6 contrats ANR (dont 1 LabCom, 1 chaire industrielle, 3 cō porteurs), 1 FEDER européen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 pub., 8 chapitres de livre, 5 brevets ; 31 conf. invitées et séminaires (8+23), 51 Com. Orales, 76 posters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES : • Hétérocycles chiraux • (Organo)Catalyse et synthèse asymétrique • Électrosynthèse et Photocatalyse • Processus domino et multicomposés en chimie durable • Plateformes moléculaires utiles en synthèse (▪acide de Meldrum ▪triazines ▪isoxazolidin-5-one comme précurseurs d’acides β-aminés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE PARTENARIALE, ANIMATION ET MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ Directeur du département synthèse organique de la plateforme C2I-OrgA  (2013-17)▪ Une entrée unique pour nos partenaires industriels et académiques à l’UMR COBRA▪ Membre Conseil Scientifique ▪ Contrats prestation, entretien annuel d’activité, procédure qualité◦ Référant DAs synthèse organique du Carnot I2C - Innovation Chimie Carnot (2016-21)▪ 8 labo. Normands structurés en 5 Domaines d’Activité Stratégiques (DAs)▪ Membre Comité de pilotage (COPIL) du Carnot I2C ▪ Gestion projets, AAP et communication◦ Directeur LabCom CNRS « IDECHEM » entre COBRA et Oril Industrie (&amp;gt; 2021)▪ LabCom signée le 7/2018 pour 5 ans - Membre CS depuis 2020, directeur adjoint T. Poisson▪ Responsable scientifique collab. recherches en R&D (&amp;gt; 2009), 14 post-docs, 1 doctorant, 5 pub., 5 brevets◦ Directeur adjoint scientifique de la Chaire Industrielle ANR « COLIBRI » (2023-27, 1,7 M€), porteur Thomas Poisson◦ Membre nommé du Conseil d’Unité de l’UMR COBRA (2011-16)◦ Membre élu de la commission restreinte (CCSE,  &amp;gt; 2018)◦ Coordinateur de l’axe hétérocycle du Labex Synorg (&amp;gt; 2019)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Experiments Probing the Adaptability of the [NCCH 2 ] − Electronic Structure to Various Bonding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.e202500580. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of thiochroman-4-ols through a (4 + 2) annulation strategy using allenyl sulfones as substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (16), pp.5538-5545. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α‐Amination of 1,3‐Dicarbonyl Compounds and Analogous Reactive Enolate‐Precursors Using Ammonia Under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mairhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Röser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Merzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202501586. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202501586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances of asymmetric catalytic transformations of alkylidene Meldrum's acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.6555. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Alkyl-1,2,4-triazines as Heterocyclic Platforms for Organocatalytic Enantioselective Benzylic C-H Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (6), pp.1504-1510. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4,5-Dihydro-2H-pyridazin-3-ones as a Platform for the Construction of Chiral 4,4-Disubstituted-dihydropyridazin-3-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nzegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Molecules, 31, pp.83. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Stereoselective Electro-Mediated Carboalkoxylation of 1,3-Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (51), pp.11105-11110. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto tandem triple cascade organocatalysis: Access to bis-lactone and butenolide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloée Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.9278-9281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC03029J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Strategy for a Formal 1,6-Conjugate Hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifeddine Mohamed Aouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (43), pp.9294-9298. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylogous and stereoselective domino synthesis of pyrano[2,3- c ]pyrroles from alkylidene meldrum's acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00233D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sels d’ammoniums quaternaires chiraux en organocatalyse : des outils polyvalents pour la synthèse asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalyzed decarboxylative radical addition to chiral azomethine imines upon visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Magdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Transformations of 3‐Fluoro‐1,2,4‐Triazine Derivatives towards Spirocyclic and Fused Pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202301307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Organocatalytic and Stereoselective Vinylogous Domino Process Towards Thiochromans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milbeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202301311. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Catalytic and Technology-Driven Radical Addition to N,N-Disubstituted Iminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1071. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-Chloroarylacetic Acid via Electrochemical Carboxylation of α,α-Dichloroarylmethane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Léonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6704. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel‐Catalyzed Cyanoalkylation of Ketone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Synthesis &amp; Catalysis, 365, pp.156-160. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202201147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed one‐pot sequential deracemization of aromatic ketones bearing a tertiary stereogenic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (22), pp.3794-3799. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing N-Alkoxy Effects in Domino Reactions of α-Bromoacetamide Derivatives Towards Functionalized γ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alahyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (38), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective addition of redox active esters to azomethine imines by electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.6100-6103. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01795D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloee Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.11110-11114. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Directed Palladium Catalyzed C‐H Halogenation of Phenylalanine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27, pp.13961-13965. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic enantioselective synthesis of β-amino sulfonic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.8348 - 8351. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC03477D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Isoxazol-5-ones and Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1706483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Catalytic Enantioselective Synthesis of Isoxazolidin‐5‐Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4447-4451. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysis: A Tool of Choice for the Enantioselective Nucleophilic Dearomatization of Electron-Deficient Six-Membered Ring Azaarenium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1249. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Multicomponent Synthesis of α/β‐Dipeptide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.8541. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in chitosan aerogels derivatives - Application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coz-Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104393. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C5‐Disubstituted Meldrum’s Acid Derivatives as Platform for the Organocatalytic Synthesis of C3‐Alkylated Dihydrocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (5), pp.995-1000. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Alkoxyacrylamides in Domino Reactions: Catalytic and Stereoselective Access to δ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Castillo-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.7703-7710. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Catalytic Transformations of Barbituric Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation Reaction of Propargyl or Allenyl Sulfones with Activated Imines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (36), pp.5069-5073. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective Decarboxylative Protonation Reaction of Meldrum's Acid Derivatives under PTC Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (17), pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Isoxazolidin-5-ones with a Tetrasubstituted Carbon Center: Enantioselective Conjugate Addition Mediated by Phase-Transfer Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (7), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation of Allenyl Sulfones with 1,1-Dicyano Olefins in the Presence of a Quaternary Ammonium Phase Transfer Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (14), pp.2696-2706. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meldrum's Acid Based Multicomponent Synthesis of N‐Fmoc‐isoxazolidin‐5‐ones: Entry to N‐Fmoc‐β‐amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (22), pp.3265-3273. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Enantioselective Syntheses of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2117-2128. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Reactivity of α-Substituted Electron-Deficient Allenes using Sulfinate Salts as Lewis Base Organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Thia-Michael Addition and Sequential Inverse Electron Demanding Diels-Alder Reaction to 3-Vinyl-1,2,4- triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (23), pp.4106-4110. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201700831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Aza-Michael-ih-Diels-Alder Reaction to Various 3-Vinyl-1,2,4-triazines: Access to Polysubstituted Tetrahydro-1,6-naphthyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4770-4773. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldrum's Acid: A Useful Platform in Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1882-1890. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Phase-Transfer Catalyzed α-Sulfanylation of Isoxazolidin-5-ones: An Entry to β 2,2 -Amino Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15261-15264. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan: an Upgraded Polysaccharide Waste for Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (12), pp.2559-2578. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201403396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified multicomponent Biginelli–Atwal reaction towards a straightforward construction of 5,6-dihydropyrimidin-4-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (57), pp.46267-46271. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra08792a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Michael Addition and Enamine-Promoted Inverse Electron Demanding Diels–Alder Reaction upon 3-Vinyl-1,2,4-triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.3154-3157. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Penloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocontrolled lithiation/trapping of chiral 2-alkylideneaziridines: investigation into the role of the aziridine nitrogen stereodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmara Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Degennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (42), pp.8505-8511. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob01457j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed synthesis of isoxazolines initiated by a chemoselective oxa-Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (8), pp.1245-1249. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3OB42406E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed multicomponent synthesis of pyrazolidinones: Meldrum's acid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (71), pp.10218-10221. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc04852k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Catalytic Asymmetric Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (28), pp.6103-6119. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed decarboxylative protonation process from Meldrum's acid: enantioselective synthesis of isoxazolidinones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (98), pp.11569-11571. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc47695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Synthesis of Isoxazolidin-5-ones: The Meldrum's Acid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (13), pp.2513-2517. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201300465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffold hopping strategy toward original pyrazolines as selective CB₂ receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.396-404. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of bio-relevant 3,5-diaryl pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (19), pp.3946-3954. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25227a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of an enantiopure bicyclic pyrazinone as constrained peptidomimetic building block.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lecouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob06762e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.1696-1707. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly regio- and diastereoselective anionic [3 + 2] cycloaddition under phase transfer catalytic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (10), pp.4194-4199. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo2005268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrazolines by a site isolated resin-bound reagents methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (14), pp.3287-3293. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004704j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective phase-transfer catalysis: synthesis of pyrazolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (39), pp.7072-7075. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201002485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-organocatalysed synthesis of pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (18), pp.3648-3651. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b911577c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Enantiopure 6-Thiabicyclo[3.2.1]octanes for Asymmetric Epoxidation of Benzaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Ethiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (11), pp.1679-1683. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1077878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Sulfides with a Locked Conformation as Promoters of Catalytic and Asymmetric Sulfonium Ylide Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (10), pp.4166-4169. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0479260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Quaternary Ammonium Salts in Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime R. Vitale; Sylvain Oudeyer; Vincent Levacher; Jean-Francois Briere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical and ion-pairing strategies in asymmetric organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.87-173, 2017, 978-1-78548-127-7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-127-7.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Brière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire COBRA (Chimie Organique Bioorganique Réactivité et Analyse)Université de Rouen Normandie (UMR CNRS 6014, INSA Rouen Normandie), Bâtiment IRCOF1, rue Tesnière, 76821 Mont Saint Aignan - </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois.briere@insa-rouen.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - +33(0)235522464-ww.lab-cobra.fr/equipes/heterocycles (groupe *e-*CatCH)▪ ResearcherID: Q-8910-2016 ▪ ORCID: 0000-0002-1381-4535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV: PARCOURS PAR ET POUR LA RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ 1994-98, Docteur en chimie organique (France, 3 ans), Univ. de Rouen Normandie (IRCOF-COBRA)Groupe du Pr. Guy Quéguiner ▪ 1996-97 (1 an) - scientifique du contingent CEA-DAM à Tours▪ CHIMIE HÉTÉROCYCLIQUE ET SUPRAMOLECULAIRE «synthèse d’une enzyme artificielle»◦ 1999, Post-doc (Pays-Bas, 18 mois), Univ. d'Amsterdam, groupe du Pr. Henk Hiemstra▪ SYNTHÈSE TOTALE « total synthesis towards solanoeclepin A »◦ 2001, Post-doc industriel (Belgique, 15 mois), Univ. catholique de Louvain, groupe du Pr. Istvan E. Markó▪ Collaboration avec l’entreprise Rhodia Silicones à Lyon▪ CATALYSE « hydrosilylation catalysées par des complexes Platine/NHC »◦ 2002, Cadre ingénieur (8 mois), Centre de recherche Rhodia à Lyon ▪ encadrement de techniciens◦ 2002, CR2 CNRS, LCMT, UniCaen, UMR CNRS 6507 (5 ans) - 2006-CR1, 2007-HDRGroupe du Dr. Patrick Metzner ▪ Chimie des sulfures chiraux (Catalyse et propriétés olfactives)◦ 2007, (DR2 CNRS en 2017), laboratoire COBRA, Univ. et INSA Rouen Normandie, UMR CNRS 6014Equipe Hétérocycles, co-direction Drs. Vincent Levacher et Jean-François Brière▪ Animateur du groupe e-CatCH (Catalyse, Chiralité, Hétérocycles et électrosynthèse)▪ Activité en partenariats industriels (participation à 2 LabCom, plateforme contractuelle, Carnot I2C)◦ 2021, Membre de l’équipe de direction du COBRA – représentant et coanimateur équipe Hétérocycles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 thèses (8 collaborations extérieures, 9 via jury (inter)national)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">33 post-docs/ATER (11 via jury (inter)national, 15 collab. industrielles), 11 M2-erasmus-IE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion : 6 contrats ANR (dont 1 LabCom, 1 chaire industrielle, 3 cō porteurs), 1 FEDER européen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 pub., 8 chapitres de livre, 5 brevets ; 31 conf. invitées et séminaires (8+23), 51 Com. Orales, 76 posters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES : • Hétérocycles chiraux • (Organo)Catalyse et synthèse asymétrique • Électrosynthèse et Photocatalyse • Processus domino et multicomposés en chimie durable • Plateformes moléculaires utiles en synthèse (▪acide de Meldrum ▪triazines ▪isoxazolidin-5-one comme précurseurs d’acides β-aminés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE PARTENARIALE, ANIMATION ET MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ Directeur du département synthèse organique de la plateforme C2I-OrgA  (2013-17)▪ Une entrée unique pour nos partenaires industriels et académiques à l’UMR COBRA▪ Membre Conseil Scientifique ▪ Contrats prestation, entretien annuel d’activité, procédure qualité◦ Référant DAs synthèse organique du Carnot I2C - Innovation Chimie Carnot (2016-21)▪ 8 labo. Normands structurés en 5 Domaines d’Activité Stratégiques (DAs)▪ Membre Comité de pilotage (COPIL) du Carnot I2C ▪ Gestion projets, AAP et communication◦ Directeur LabCom CNRS « IDECHEM » entre COBRA et Oril Industrie (&amp;gt; 2021)▪ LabCom signée le 7/2018 pour 5 ans - Membre CS depuis 2020, directeur adjoint T. Poisson▪ Responsable scientifique collab. recherches en R&D (&amp;gt; 2009), 14 post-docs, 1 doctorant, 5 pub., 5 brevets◦ Directeur adjoint scientifique de la Chaire Industrielle ANR « COLIBRI » (2023-27, 1,7 M€), porteur Thomas Poisson◦ Membre nommé du Conseil d’Unité de l’UMR COBRA (2011-16)◦ Membre élu de la commission restreinte (CCSE,  &amp;gt; 2018)◦ Coordinateur de l’axe hétérocycle du Labex Synorg (&amp;gt; 2019)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro‐Mediated Redox Functionalization of Conjugated 1,3‐Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 368 (6), pp.e70362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.70362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Experiments Probing the Adaptability of the [NCCH 2 ] − Electronic Structure to Various Bonding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.e202500580. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α‐Amination of 1,3‐Dicarbonyl Compounds and Analogous Reactive Enolate‐Precursors Using Ammonia Under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mairhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Röser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Merzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202501586. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202501586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances of asymmetric catalytic transformations of alkylidene Meldrum's acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.6555. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of thiochroman-4-ols through a (4 + 2) annulation strategy using allenyl sulfones as substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (16), pp.5538-5545. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4,5-Dihydro-2H-pyridazin-3-ones as a Platform for the Construction of Chiral 4,4-Disubstituted-dihydropyridazin-3-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nzegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Molecules, 31, pp.83. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Alkyl-1,2,4-triazines as Heterocyclic Platforms for Organocatalytic Enantioselective Benzylic C-H Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (6), pp.1504-1510. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Stereoselective Electro-Mediated Carboalkoxylation of 1,3-Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (51), pp.11105-11110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto tandem triple cascade organocatalysis: Access to bis-lactone and butenolide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloée Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.9278-9281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC03029J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Strategy for a Formal 1,6-Conjugate Hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifeddine Mohamed Aouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (43), pp.9294-9298. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylogous and stereoselective domino synthesis of pyrano[2,3- c ]pyrroles from alkylidene meldrum's acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00233D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sels d’ammoniums quaternaires chiraux en organocatalyse : des outils polyvalents pour la synthèse asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalyzed decarboxylative radical addition to chiral azomethine imines upon visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Magdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Organocatalytic and Stereoselective Vinylogous Domino Process Towards Thiochromans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milbeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202301311. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-Chloroarylacetic Acid via Electrochemical Carboxylation of α,α-Dichloroarylmethane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Léonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6704. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Catalytic and Technology-Driven Radical Addition to N,N-Disubstituted Iminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1071. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Transformations of 3‐Fluoro‐1,2,4‐Triazine Derivatives towards Spirocyclic and Fused Pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202301307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel‐Catalyzed Cyanoalkylation of Ketone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Synthesis &amp; Catalysis, 365, pp.156-160. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202201147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed one‐pot sequential deracemization of aromatic ketones bearing a tertiary stereogenic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (22), pp.3794-3799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing N-Alkoxy Effects in Domino Reactions of α-Bromoacetamide Derivatives Towards Functionalized γ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alahyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (38), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective addition of redox active esters to azomethine imines by electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.6100-6103. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01795D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.11110-11114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloee Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Directed Palladium Catalyzed C‐H Halogenation of Phenylalanine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27, pp.13961-13965. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic enantioselective synthesis of β-amino sulfonic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.8348 - 8351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC03477D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Isoxazol-5-ones and Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1706483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Catalytic Enantioselective Synthesis of Isoxazolidin‐5‐Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4447-4451. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysis: A Tool of Choice for the Enantioselective Nucleophilic Dearomatization of Electron-Deficient Six-Membered Ring Azaarenium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1249. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Multicomponent Synthesis of α/β‐Dipeptide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.8541. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in chitosan aerogels derivatives - Application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coz-Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104393. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C5‐Disubstituted Meldrum’s Acid Derivatives as Platform for the Organocatalytic Synthesis of C3‐Alkylated Dihydrocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (5), pp.995-1000. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Alkoxyacrylamides in Domino Reactions: Catalytic and Stereoselective Access to δ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Castillo-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.7703-7710. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Catalytic Transformations of Barbituric Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation Reaction of Propargyl or Allenyl Sulfones with Activated Imines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (36), pp.5069-5073. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective Decarboxylative Protonation Reaction of Meldrum's Acid Derivatives under PTC Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (17), pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Isoxazolidin-5-ones with a Tetrasubstituted Carbon Center: Enantioselective Conjugate Addition Mediated by Phase-Transfer Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (7), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation of Allenyl Sulfones with 1,1-Dicyano Olefins in the Presence of a Quaternary Ammonium Phase Transfer Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (14), pp.2696-2706. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Enantioselective Syntheses of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2117-2128. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Thia-Michael Addition and Sequential Inverse Electron Demanding Diels-Alder Reaction to 3-Vinyl-1,2,4- triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (23), pp.4106-4110. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201700831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Reactivity of α-Substituted Electron-Deficient Allenes using Sulfinate Salts as Lewis Base Organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meldrum's Acid Based Multicomponent Synthesis of N‐Fmoc‐isoxazolidin‐5‐ones: Entry to N‐Fmoc‐β‐amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (22), pp.3265-3273. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Aza-Michael-ih-Diels-Alder Reaction to Various 3-Vinyl-1,2,4-triazines: Access to Polysubstituted Tetrahydro-1,6-naphthyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4770-4773. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldrum's Acid: A Useful Platform in Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1882-1890. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Phase-Transfer Catalyzed α-Sulfanylation of Isoxazolidin-5-ones: An Entry to β 2,2 -Amino Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15261-15264. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan: an Upgraded Polysaccharide Waste for Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (12), pp.2559-2578. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201403396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified multicomponent Biginelli–Atwal reaction towards a straightforward construction of 5,6-dihydropyrimidin-4-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (57), pp.46267-46271. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra08792a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Michael Addition and Enamine-Promoted Inverse Electron Demanding Diels–Alder Reaction upon 3-Vinyl-1,2,4-triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.3154-3157. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Penloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocontrolled lithiation/trapping of chiral 2-alkylideneaziridines: investigation into the role of the aziridine nitrogen stereodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmara Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Degennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (42), pp.8505-8511. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob01457j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed synthesis of isoxazolines initiated by a chemoselective oxa-Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (8), pp.1245-1249. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3OB42406E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed multicomponent synthesis of pyrazolidinones: Meldrum's acid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (71), pp.10218-10221. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc04852k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Catalytic Asymmetric Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (28), pp.6103-6119. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Synthesis of Isoxazolidin-5-ones: The Meldrum's Acid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (13), pp.2513-2517. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201300465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed decarboxylative protonation process from Meldrum's acid: enantioselective synthesis of isoxazolidinones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (98), pp.11569-11571. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc47695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffold hopping strategy toward original pyrazolines as selective CB₂ receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.396-404. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of bio-relevant 3,5-diaryl pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (19), pp.3946-3954. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25227a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of an enantiopure bicyclic pyrazinone as constrained peptidomimetic building block.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lecouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob06762e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.1696-1707. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly regio- and diastereoselective anionic [3 + 2] cycloaddition under phase transfer catalytic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (10), pp.4194-4199. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo2005268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrazolines by a site isolated resin-bound reagents methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (14), pp.3287-3293. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004704j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective phase-transfer catalysis: synthesis of pyrazolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (39), pp.7072-7075. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201002485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-organocatalysed synthesis of pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (18), pp.3648-3651. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b911577c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Enantiopure 6-Thiabicyclo[3.2.1]octanes for Asymmetric Epoxidation of Benzaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Ethiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (11), pp.1679-1683. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1077878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Sulfides with a Locked Conformation as Promoters of Catalytic and Asymmetric Sulfonium Ylide Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (10), pp.4166-4169. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0479260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Quaternary Ammonium Salts in Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime R. Vitale; Sylvain Oudeyer; Vincent Levacher; Jean-Francois Briere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical and ion-pairing strategies in asymmetric organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.87-173, 2017, 978-1-78548-127-7. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-127-7.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B52D201"/>
+    <w:nsid w:val="9BBF04D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-francois.briere@insa-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05490869v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500580" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mairhofer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina R&#246;ser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Burel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merzinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202501586" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04969147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lapray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c00008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05440162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nzegge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeddine Mohamed Aouina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03482" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04511633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00233D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04707081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04602715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Fall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Magdei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aude Hiebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202301307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03954900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04238834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186704" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03922108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segovia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200857" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03659242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01795D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annibaletto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102411" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fouache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03477D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macchia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706483" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100719" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02523950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001214" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coz-Botrel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.104393" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801453" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800749" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cadart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800466" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700472" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annibaletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600929" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buttard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700831" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600247" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4THTZMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603910" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0DN1F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403396" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8FD1665F1E5762F91E629AD057557743563728F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158390v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08792a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01487" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmara Mansueto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Griffin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shipman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01457j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42406E" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141340v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04852k" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402213" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E96103EA733ADC669176EC5429330EA26AA9C82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47695b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300465" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00KFKTBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mansouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavatte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7S9D5WH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997072v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25227a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Janvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lecouv&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob06762e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2005268" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004704j" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SLQJRQTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002485" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915860v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911577c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46A68C611D44305825E63A9CA779FB21FFBBA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Ethiraj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077878" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-127-7.50002-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-francois.briere@insa-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05490869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mairhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina R&#246;ser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Burel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202501586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05440162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nzegge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04969147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lapray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c00008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siccardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeddine Mohamed Aouina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04511633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00233D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04707081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04602715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Fall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Magdei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04238834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03954900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aude Hiebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202301307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03922108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segovia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03659242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01795D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annibaletto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03477D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macchia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706483" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02523950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coz-Botrel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.104393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cadart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annibaletto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buttard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600929" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700472" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600247" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4THTZMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0DN1F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403396" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8FD1665F1E5762F91E629AD057557743563728F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08792a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01487" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmara Mansueto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Griffin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shipman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01457j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42406E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04852k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402213" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E96103EA733ADC669176EC5429330EA26AA9C82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300465" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00KFKTBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47695b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mansouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavatte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7S9D5WH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25227a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Janvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lecouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob06762e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2005268" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004704j" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SLQJRQTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911577c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46A68C611D44305825E63A9CA779FB21FFBBA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Ethiraj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077878" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-127-7.50002-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>