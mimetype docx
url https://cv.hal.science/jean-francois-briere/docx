--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Brière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire COBRA (Chimie Organique Bioorganique Réactivité et Analyse)Université de Rouen Normandie (UMR CNRS 6014, INSA Rouen Normandie), Bâtiment IRCOF1, rue Tesnière, 76821 Mont Saint Aignan - </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois.briere@insa-rouen.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - +33(0)235522464-ww.lab-cobra.fr/equipes/heterocycles (groupe *e-*CatCH)▪ ResearcherID: Q-8910-2016 ▪ ORCID: 0000-0002-1381-4535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV: PARCOURS PAR ET POUR LA RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ 1994-98, Docteur en chimie organique (France, 3 ans), Univ. de Rouen Normandie (IRCOF-COBRA)Groupe du Pr. Guy Quéguiner ▪ 1996-97 (1 an) - scientifique du contingent CEA-DAM à Tours▪ CHIMIE HÉTÉROCYCLIQUE ET SUPRAMOLECULAIRE «synthèse d’une enzyme artificielle»◦ 1999, Post-doc (Pays-Bas, 18 mois), Univ. d'Amsterdam, groupe du Pr. Henk Hiemstra▪ SYNTHÈSE TOTALE « total synthesis towards solanoeclepin A »◦ 2001, Post-doc industriel (Belgique, 15 mois), Univ. catholique de Louvain, groupe du Pr. Istvan E. Markó▪ Collaboration avec l’entreprise Rhodia Silicones à Lyon▪ CATALYSE « hydrosilylation catalysées par des complexes Platine/NHC »◦ 2002, Cadre ingénieur (8 mois), Centre de recherche Rhodia à Lyon ▪ encadrement de techniciens◦ 2002, CR2 CNRS, LCMT, UniCaen, UMR CNRS 6507 (5 ans) - 2006-CR1, 2007-HDRGroupe du Dr. Patrick Metzner ▪ Chimie des sulfures chiraux (Catalyse et propriétés olfactives)◦ 2007, (DR2 CNRS en 2017), laboratoire COBRA, Univ. et INSA Rouen Normandie, UMR CNRS 6014Equipe Hétérocycles, co-direction Drs. Vincent Levacher et Jean-François Brière▪ Animateur du groupe e-CatCH (Catalyse, Chiralité, Hétérocycles et électrosynthèse)▪ Activité en partenariats industriels (participation à 2 LabCom, plateforme contractuelle, Carnot I2C)◦ 2021, Membre de l’équipe de direction du COBRA – représentant et coanimateur équipe Hétérocycles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 thèses (8 collaborations extérieures, 9 via jury (inter)national)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">33 post-docs/ATER (11 via jury (inter)national, 15 collab. industrielles), 11 M2-erasmus-IE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion : 6 contrats ANR (dont 1 LabCom, 1 chaire industrielle, 3 cō porteurs), 1 FEDER européen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 pub., 8 chapitres de livre, 5 brevets ; 31 conf. invitées et séminaires (8+23), 51 Com. Orales, 76 posters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES : • Hétérocycles chiraux • (Organo)Catalyse et synthèse asymétrique • Électrosynthèse et Photocatalyse • Processus domino et multicomposés en chimie durable • Plateformes moléculaires utiles en synthèse (▪acide de Meldrum ▪triazines ▪isoxazolidin-5-one comme précurseurs d’acides β-aminés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE PARTENARIALE, ANIMATION ET MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ Directeur du département synthèse organique de la plateforme C2I-OrgA  (2013-17)▪ Une entrée unique pour nos partenaires industriels et académiques à l’UMR COBRA▪ Membre Conseil Scientifique ▪ Contrats prestation, entretien annuel d’activité, procédure qualité◦ Référant DAs synthèse organique du Carnot I2C - Innovation Chimie Carnot (2016-21)▪ 8 labo. Normands structurés en 5 Domaines d’Activité Stratégiques (DAs)▪ Membre Comité de pilotage (COPIL) du Carnot I2C ▪ Gestion projets, AAP et communication◦ Directeur LabCom CNRS « IDECHEM » entre COBRA et Oril Industrie (&amp;gt; 2021)▪ LabCom signée le 7/2018 pour 5 ans - Membre CS depuis 2020, directeur adjoint T. Poisson▪ Responsable scientifique collab. recherches en R&D (&amp;gt; 2009), 14 post-docs, 1 doctorant, 5 pub., 5 brevets◦ Directeur adjoint scientifique de la Chaire Industrielle ANR « COLIBRI » (2023-27, 1,7 M€), porteur Thomas Poisson◦ Membre nommé du Conseil d’Unité de l’UMR COBRA (2011-16)◦ Membre élu de la commission restreinte (CCSE,  &amp;gt; 2018)◦ Coordinateur de l’axe hétérocycle du Labex Synorg (&amp;gt; 2019)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro‐Mediated Redox Functionalization of Conjugated 1,3‐Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 368 (6), pp.e70362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.70362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Experiments Probing the Adaptability of the [NCCH 2 ] − Electronic Structure to Various Bonding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.e202500580. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α‐Amination of 1,3‐Dicarbonyl Compounds and Analogous Reactive Enolate‐Precursors Using Ammonia Under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mairhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Röser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Merzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202501586. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202501586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances of asymmetric catalytic transformations of alkylidene Meldrum's acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.6555. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of thiochroman-4-ols through a (4 + 2) annulation strategy using allenyl sulfones as substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (16), pp.5538-5545. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4,5-Dihydro-2H-pyridazin-3-ones as a Platform for the Construction of Chiral 4,4-Disubstituted-dihydropyridazin-3-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nzegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Molecules, 31, pp.83. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Alkyl-1,2,4-triazines as Heterocyclic Platforms for Organocatalytic Enantioselective Benzylic C-H Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (6), pp.1504-1510. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Stereoselective Electro-Mediated Carboalkoxylation of 1,3-Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (51), pp.11105-11110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto tandem triple cascade organocatalysis: Access to bis-lactone and butenolide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloée Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.9278-9281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC03029J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Strategy for a Formal 1,6-Conjugate Hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifeddine Mohamed Aouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (43), pp.9294-9298. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylogous and stereoselective domino synthesis of pyrano[2,3- c ]pyrroles from alkylidene meldrum's acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00233D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sels d’ammoniums quaternaires chiraux en organocatalyse : des outils polyvalents pour la synthèse asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalyzed decarboxylative radical addition to chiral azomethine imines upon visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Magdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Organocatalytic and Stereoselective Vinylogous Domino Process Towards Thiochromans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milbeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202301311. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-Chloroarylacetic Acid via Electrochemical Carboxylation of α,α-Dichloroarylmethane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Léonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6704. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Catalytic and Technology-Driven Radical Addition to N,N-Disubstituted Iminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1071. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Transformations of 3‐Fluoro‐1,2,4‐Triazine Derivatives towards Spirocyclic and Fused Pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202301307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel‐Catalyzed Cyanoalkylation of Ketone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Synthesis &amp; Catalysis, 365, pp.156-160. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202201147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed one‐pot sequential deracemization of aromatic ketones bearing a tertiary stereogenic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (22), pp.3794-3799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing N-Alkoxy Effects in Domino Reactions of α-Bromoacetamide Derivatives Towards Functionalized γ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alahyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (38), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective addition of redox active esters to azomethine imines by electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.6100-6103. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01795D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.11110-11114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloee Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Directed Palladium Catalyzed C‐H Halogenation of Phenylalanine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27, pp.13961-13965. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic enantioselective synthesis of β-amino sulfonic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.8348 - 8351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC03477D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Isoxazol-5-ones and Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1706483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Catalytic Enantioselective Synthesis of Isoxazolidin‐5‐Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4447-4451. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysis: A Tool of Choice for the Enantioselective Nucleophilic Dearomatization of Electron-Deficient Six-Membered Ring Azaarenium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1249. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Multicomponent Synthesis of α/β‐Dipeptide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.8541. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in chitosan aerogels derivatives - Application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coz-Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104393. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C5‐Disubstituted Meldrum’s Acid Derivatives as Platform for the Organocatalytic Synthesis of C3‐Alkylated Dihydrocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (5), pp.995-1000. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Alkoxyacrylamides in Domino Reactions: Catalytic and Stereoselective Access to δ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Castillo-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.7703-7710. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Catalytic Transformations of Barbituric Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation Reaction of Propargyl or Allenyl Sulfones with Activated Imines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (36), pp.5069-5073. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective Decarboxylative Protonation Reaction of Meldrum's Acid Derivatives under PTC Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (17), pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Isoxazolidin-5-ones with a Tetrasubstituted Carbon Center: Enantioselective Conjugate Addition Mediated by Phase-Transfer Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (7), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation of Allenyl Sulfones with 1,1-Dicyano Olefins in the Presence of a Quaternary Ammonium Phase Transfer Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (14), pp.2696-2706. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Enantioselective Syntheses of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2117-2128. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Thia-Michael Addition and Sequential Inverse Electron Demanding Diels-Alder Reaction to 3-Vinyl-1,2,4- triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (23), pp.4106-4110. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201700831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Reactivity of α-Substituted Electron-Deficient Allenes using Sulfinate Salts as Lewis Base Organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meldrum's Acid Based Multicomponent Synthesis of N‐Fmoc‐isoxazolidin‐5‐ones: Entry to N‐Fmoc‐β‐amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (22), pp.3265-3273. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Aza-Michael-ih-Diels-Alder Reaction to Various 3-Vinyl-1,2,4-triazines: Access to Polysubstituted Tetrahydro-1,6-naphthyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4770-4773. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldrum's Acid: A Useful Platform in Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1882-1890. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Phase-Transfer Catalyzed α-Sulfanylation of Isoxazolidin-5-ones: An Entry to β 2,2 -Amino Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15261-15264. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan: an Upgraded Polysaccharide Waste for Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (12), pp.2559-2578. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201403396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified multicomponent Biginelli–Atwal reaction towards a straightforward construction of 5,6-dihydropyrimidin-4-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (57), pp.46267-46271. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra08792a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Michael Addition and Enamine-Promoted Inverse Electron Demanding Diels–Alder Reaction upon 3-Vinyl-1,2,4-triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.3154-3157. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Penloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocontrolled lithiation/trapping of chiral 2-alkylideneaziridines: investigation into the role of the aziridine nitrogen stereodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmara Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Degennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (42), pp.8505-8511. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob01457j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed synthesis of isoxazolines initiated by a chemoselective oxa-Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (8), pp.1245-1249. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3OB42406E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed multicomponent synthesis of pyrazolidinones: Meldrum's acid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (71), pp.10218-10221. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc04852k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Catalytic Asymmetric Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (28), pp.6103-6119. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Synthesis of Isoxazolidin-5-ones: The Meldrum's Acid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (13), pp.2513-2517. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201300465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed decarboxylative protonation process from Meldrum's acid: enantioselective synthesis of isoxazolidinones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (98), pp.11569-11571. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc47695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffold hopping strategy toward original pyrazolines as selective CB₂ receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.396-404. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of bio-relevant 3,5-diaryl pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (19), pp.3946-3954. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25227a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of an enantiopure bicyclic pyrazinone as constrained peptidomimetic building block.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lecouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob06762e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.1696-1707. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly regio- and diastereoselective anionic [3 + 2] cycloaddition under phase transfer catalytic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (10), pp.4194-4199. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo2005268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrazolines by a site isolated resin-bound reagents methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (14), pp.3287-3293. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004704j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective phase-transfer catalysis: synthesis of pyrazolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (39), pp.7072-7075. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201002485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-organocatalysed synthesis of pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (18), pp.3648-3651. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b911577c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Enantiopure 6-Thiabicyclo[3.2.1]octanes for Asymmetric Epoxidation of Benzaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Ethiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (11), pp.1679-1683. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1077878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Sulfides with a Locked Conformation as Promoters of Catalytic and Asymmetric Sulfonium Ylide Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (10), pp.4166-4169. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0479260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Quaternary Ammonium Salts in Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime R. Vitale; Sylvain Oudeyer; Vincent Levacher; Jean-Francois Briere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical and ion-pairing strategies in asymmetric organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.87-173, 2017, 978-1-78548-127-7. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-127-7.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Brière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire COBRA (Chimie Organique Bioorganique Réactivité et Analyse)Université de Rouen Normandie (UMR CNRS 6014, INSA Rouen Normandie), Bâtiment IRCOF1, rue Tesnière, 76821 Mont Saint Aignan - </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois.briere@insa-rouen.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - +33(0)235522464-ww.lab-cobra.fr/equipes/heterocycles (groupe *e-*CatCH)▪ ResearcherID: Q-8910-2016 ▪ ORCID: 0000-0002-1381-4535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV: PARCOURS PAR ET POUR LA RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ 1994-98, Docteur en chimie organique (France, 3 ans), Univ. de Rouen Normandie (IRCOF-COBRA)Groupe du Pr. Guy Quéguiner ▪ 1996-97 (1 an) - scientifique du contingent CEA-DAM à Tours▪ CHIMIE HÉTÉROCYCLIQUE ET SUPRAMOLECULAIRE «synthèse d’une enzyme artificielle»◦ 1999, Post-doc (Pays-Bas, 18 mois), Univ. d'Amsterdam, groupe du Pr. Henk Hiemstra▪ SYNTHÈSE TOTALE « total synthesis towards solanoeclepin A »◦ 2001, Post-doc industriel (Belgique, 15 mois), Univ. catholique de Louvain, groupe du Pr. Istvan E. Markó▪ Collaboration avec l’entreprise Rhodia Silicones à Lyon▪ CATALYSE « hydrosilylation catalysées par des complexes Platine/NHC »◦ 2002, Cadre ingénieur (8 mois), Centre de recherche Rhodia à Lyon ▪ encadrement de techniciens◦ 2002, CR2 CNRS, LCMT, UniCaen, UMR CNRS 6507 (5 ans) - 2006-CR1, 2007-HDRGroupe du Dr. Patrick Metzner ▪ Chimie des sulfures chiraux (Catalyse et propriétés olfactives)◦ 2007, (DR2 CNRS en 2017), laboratoire COBRA, Univ. et INSA Rouen Normandie, UMR CNRS 6014Equipe Hétérocycles, co-direction Drs. Vincent Levacher et Jean-François Brière▪ Animateur du groupe e-CatCH (Catalyse, Chiralité, Hétérocycles et électrosynthèse)▪ Activité en partenariats industriels (participation à 2 LabCom, plateforme contractuelle, Carnot I2C)◦ 2021, Membre de l’équipe de direction du COBRA – représentant et coanimateur équipe Hétérocycles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 thèses (8 collaborations extérieures, 9 via jury (inter)national)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">33 post-docs/ATER (11 via jury (inter)national, 15 collab. industrielles), 11 M2-erasmus-IE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion : 6 contrats ANR (dont 1 LabCom, 1 chaire industrielle, 3 cō porteurs), 1 FEDER européen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 pub., 8 chapitres de livre, 5 brevets ; 31 conf. invitées et séminaires (8+23), 51 Com. Orales, 76 posters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES : • Hétérocycles chiraux • (Organo)Catalyse et synthèse asymétrique • Électrosynthèse et Photocatalyse • Processus domino et multicomposés en chimie durable • Plateformes moléculaires utiles en synthèse (▪acide de Meldrum ▪triazines ▪isoxazolidin-5-one comme précurseurs d’acides β-aminés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE PARTENARIALE, ANIMATION ET MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">◦ Directeur du département synthèse organique de la plateforme C2I-OrgA  (2013-17)▪ Une entrée unique pour nos partenaires industriels et académiques à l’UMR COBRA▪ Membre Conseil Scientifique ▪ Contrats prestation, entretien annuel d’activité, procédure qualité◦ Référant DAs synthèse organique du Carnot I2C - Innovation Chimie Carnot (2016-21)▪ 8 labo. Normands structurés en 5 Domaines d’Activité Stratégiques (DAs)▪ Membre Comité de pilotage (COPIL) du Carnot I2C ▪ Gestion projets, AAP et communication◦ Directeur LabCom CNRS « IDECHEM » entre COBRA et Oril Industrie (&amp;gt; 2021)▪ LabCom signée le 7/2018 pour 5 ans - Membre CS depuis 2020, directeur adjoint T. Poisson▪ Responsable scientifique collab. recherches en R&D (&amp;gt; 2009), 14 post-docs, 1 doctorant, 5 pub., 5 brevets◦ Directeur adjoint scientifique de la Chaire Industrielle ANR « COLIBRI » (2023-27, 1,7 M€), porteur Thomas Poisson◦ Membre nommé du Conseil d’Unité de l’UMR COBRA (2011-16)◦ Membre élu de la commission restreinte (CCSE,  &amp;gt; 2018)◦ Coordinateur de l’axe hétérocycle du Labex Synorg (&amp;gt; 2019)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro‐Mediated Redox Functionalization of Conjugated 1,3‐Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 368 (6), pp.e70362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.70362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Experiments Probing the Adaptability of the [NCCH 2 ] − Electronic Structure to Various Bonding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.e202500580. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of thiochroman-4-ols through a (4 + 2) annulation strategy using allenyl sulfones as substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (16), pp.5538-5545. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α‐Amination of 1,3‐Dicarbonyl Compounds and Analogous Reactive Enolate‐Precursors Using Ammonia Under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mairhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Röser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Merzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202501586. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202501586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances of asymmetric catalytic transformations of alkylidene Meldrum's acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.6555. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4,5-Dihydro-2H-pyridazin-3-ones as a Platform for the Construction of Chiral 4,4-Disubstituted-dihydropyridazin-3-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nzegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Molecules, 31, pp.83. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Alkyl-1,2,4-triazines as Heterocyclic Platforms for Organocatalytic Enantioselective Benzylic C-H Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (6), pp.1504-1510. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylogous and stereoselective domino synthesis of pyrano[2,3- c ]pyrroles from alkylidene meldrum's acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00233D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sels d’ammoniums quaternaires chiraux en organocatalyse : des outils polyvalents pour la synthèse asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalyzed decarboxylative radical addition to chiral azomethine imines upon visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Magdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Stereoselective Electro-Mediated Carboalkoxylation of 1,3-Dienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Montiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (51), pp.11105-11110. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto tandem triple cascade organocatalysis: Access to bis-lactone and butenolide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloée Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.9278-9281. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC03029J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Strategy for a Formal 1,6-Conjugate Hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifeddine Mohamed Aouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (43), pp.9294-9298. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Transformations of 3‐Fluoro‐1,2,4‐Triazine Derivatives towards Spirocyclic and Fused Pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lapray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202301307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Organocatalytic and Stereoselective Vinylogous Domino Process Towards Thiochromans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milbeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Savchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202301311. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Catalytic and Technology-Driven Radical Addition to N,N-Disubstituted Iminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1071. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-Chloroarylacetic Acid via Electrochemical Carboxylation of α,α-Dichloroarylmethane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Léonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6704. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel‐Catalyzed Cyanoalkylation of Ketone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Synthesis &amp; Catalysis, 365, pp.156-160. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202201147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed one‐pot sequential deracemization of aromatic ketones bearing a tertiary stereogenic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (22), pp.3794-3799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing N-Alkoxy Effects in Domino Reactions of α-Bromoacetamide Derivatives Towards Functionalized γ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alahyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (38), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective addition of redox active esters to azomethine imines by electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.6100-6103. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01795D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloee Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Vo-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.11110-11114. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Directed Palladium Catalyzed C‐H Halogenation of Phenylalanine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27, pp.13961-13965. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic enantioselective synthesis of β-amino sulfonic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.8348 - 8351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC03477D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Isoxazol-5-ones and Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1706483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysis: A Tool of Choice for the Enantioselective Nucleophilic Dearomatization of Electron-Deficient Six-Membered Ring Azaarenium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1249. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Catalytic Enantioselective Synthesis of Isoxazolidin‐5‐Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.4447-4451. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202100719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Multicomponent Synthesis of α/β‐Dipeptide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.8541. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in chitosan aerogels derivatives - Application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coz-Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104393. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C5‐Disubstituted Meldrum’s Acid Derivatives as Platform for the Organocatalytic Synthesis of C3‐Alkylated Dihydrocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (5), pp.995-1000. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Alkoxyacrylamides in Domino Reactions: Catalytic and Stereoselective Access to δ-Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Castillo-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.7703-7710. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Catalytic Transformations of Barbituric Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation Reaction of Propargyl or Allenyl Sulfones with Activated Imines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (36), pp.5069-5073. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective Decarboxylative Protonation Reaction of Meldrum's Acid Derivatives under PTC Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (17), pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Isoxazolidin-5-ones with a Tetrasubstituted Carbon Center: Enantioselective Conjugate Addition Mediated by Phase-Transfer Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (7), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfinate-Organocatalyzed (3+2) Annulation of Allenyl Sulfones with 1,1-Dicyano Olefins in the Presence of a Quaternary Ammonium Phase Transfer Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (14), pp.2696-2706. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meldrum's Acid Based Multicomponent Synthesis of N‐Fmoc‐isoxazolidin‐5‐ones: Entry to N‐Fmoc‐β‐amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (22), pp.3265-3273. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Enantioselective Syntheses of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annibaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2117-2128. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Reactivity of α-Substituted Electron-Deficient Allenes using Sulfinate Salts as Lewis Base Organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Thia-Michael Addition and Sequential Inverse Electron Demanding Diels-Alder Reaction to 3-Vinyl-1,2,4- triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Hiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (23), pp.4106-4110. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201700831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Aza-Michael-ih-Diels-Alder Reaction to Various 3-Vinyl-1,2,4-triazines: Access to Polysubstituted Tetrahydro-1,6-naphthyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4770-4773. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldrum's Acid: A Useful Platform in Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1882-1890. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Phase-Transfer Catalyzed α-Sulfanylation of Isoxazolidin-5-ones: An Entry to β 2,2 -Amino Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15261-15264. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Michael Addition and Enamine-Promoted Inverse Electron Demanding Diels–Alder Reaction upon 3-Vinyl-1,2,4-triazine Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suzenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.3154-3157. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan: an Upgraded Polysaccharide Waste for Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (12), pp.2559-2578. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201403396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified multicomponent Biginelli–Atwal reaction towards a straightforward construction of 5,6-dihydropyrimidin-4-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (57), pp.46267-46271. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra08792a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed multicomponent synthesis of pyrazolidinones: Meldrum's acid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (71), pp.10218-10221. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc04852k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Catalytic Asymmetric Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (28), pp.6103-6119. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Penloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed synthesis of isoxazolines initiated by a chemoselective oxa-Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (8), pp.1245-1249. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3OB42406E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocontrolled lithiation/trapping of chiral 2-alkylideneaziridines: investigation into the role of the aziridine nitrogen stereodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmara Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Degennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (42), pp.8505-8511. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob01457j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalysed decarboxylative protonation process from Meldrum's acid: enantioselective synthesis of isoxazolidinones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (98), pp.11569-11571. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc47695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalyzed Synthesis of Isoxazolidin-5-ones: The Meldrum's Acid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (13), pp.2513-2517. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201300465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.1696-1707. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffold hopping strategy toward original pyrazolines as selective CB₂ receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.396-404. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of bio-relevant 3,5-diaryl pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (19), pp.3946-3954. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25227a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of an enantiopure bicyclic pyrazinone as constrained peptidomimetic building block.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lecouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob06762e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly regio- and diastereoselective anionic [3 + 2] cycloaddition under phase transfer catalytic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (10), pp.4194-4199. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo2005268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrazolines by a site isolated resin-bound reagents methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gembus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (14), pp.3287-3293. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004704j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective phase-transfer catalysis: synthesis of pyrazolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (39), pp.7072-7075. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201002485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-organocatalysed synthesis of pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (18), pp.3648-3651. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b911577c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Enantiopure 6-Thiabicyclo[3.2.1]octanes for Asymmetric Epoxidation of Benzaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Ethiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (11), pp.1679-1683. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1077878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Sulfides with a Locked Conformation as Promoters of Catalytic and Asymmetric Sulfonium Ylide Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Metzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (10), pp.4166-4169. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0479260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Quaternary Ammonium Salts in Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime R. Vitale; Sylvain Oudeyer; Vincent Levacher; Jean-Francois Briere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical and ion-pairing strategies in asymmetric organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.87-173, 2017, 978-1-78548-127-7. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-127-7.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BBF04D1"/>
+    <w:nsid w:val="0B999AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-francois.briere@insa-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05490869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mairhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina R&#246;ser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Burel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202501586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05440162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nzegge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04969147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lapray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c00008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siccardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeddine Mohamed Aouina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04511633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00233D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04707081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04602715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Fall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Magdei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04238834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03954900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aude Hiebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202301307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03922108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segovia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03659242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01795D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annibaletto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03477D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macchia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706483" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02523950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coz-Botrel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.104393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cadart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annibaletto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buttard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600929" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700472" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600247" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4THTZMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0DN1F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403396" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8FD1665F1E5762F91E629AD057557743563728F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08792a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01487" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmara Mansueto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Griffin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shipman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01457j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42406E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04852k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402213" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E96103EA733ADC669176EC5429330EA26AA9C82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300465" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00KFKTBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47695b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mansouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavatte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7S9D5WH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25227a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Janvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lecouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob06762e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2005268" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004704j" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SLQJRQTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911577c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46A68C611D44305825E63A9CA779FB21FFBBA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Ethiraj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077878" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-127-7.50002-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-francois.briere@insa-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05490869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mairhofer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina R&#246;ser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Burel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merzinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202501586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05440162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nzegge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04969147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lapray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c00008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04511633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00233D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04707081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04602715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Fall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Magdei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siccardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03922" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeddine Mohamed Aouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aude Hiebel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202301307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03954900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04238834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186704" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03922108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segovia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03659242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01795D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annibaletto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03477D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macchia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706483" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100719" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02523950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coz-Botrel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.104393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801453" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cadart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700472" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annibaletto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600929" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buttard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600247" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4THTZMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0DN1F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403396" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8FD1665F1E5762F91E629AD057557743563728F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158390v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08792a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04852k" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402213" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E96103EA733ADC669176EC5429330EA26AA9C82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42406E" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmara Mansueto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Griffin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shipman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01457j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47695b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300465" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00KFKTBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mansouri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavatte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7S9D5WH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25227a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Janvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lecouv&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob06762e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2005268" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004704j" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SLQJRQTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911577c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46A68C611D44305825E63A9CA779FB21FFBBA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Ethiraj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077878" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-127-7.50002-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>