--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -475,213 +475,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de ressources multimédia en français langue professionnelle dans une perspective actionnelle : retour sur un projet transdisciplinaire mené à l’Université du Littoral Côte d’Opale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), https://journals.openedition.org/apliut/5568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011500v1</w:t>
+                <w:t xml:space="preserve">hal-04763306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de ressources multimédia en français langue professionnelle dans une perspective actionnelle : retour sur un projet transdisciplinaire mené à l’Université du Littoral Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Candas</w:t>
+                <w:t xml:space="preserve">Pierrette Ethuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.75-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763306v1</w:t>
+                <w:t xml:space="preserve">hal-02011500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et expériences croisés autour d'un profil LANSAD</w:t>
               </w:r>
@@ -863,51 +863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Candas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1649,221 +1649,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification, enseignement supérieur, recherche et innovation : mon CLES en 180 secondes</w:t>
+                <w:t xml:space="preserve">Médiation de textes et de concepts pour une évaluation de fin de parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès RANACLES - (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annick Rivens Mompean, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536510v1</w:t>
+                <w:t xml:space="preserve">hal-03536502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation de textes et de concepts pour une évaluation de fin de parcours</w:t>
+                <w:t xml:space="preserve">Certification, enseignement supérieur, recherche et innovation : mon CLES en 180 secondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hocquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès RANACLES - (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">, Annick Rivens Mompean, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536502v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Testing : regards croisés entre anglophonie et francophonie</w:t>
               </w:r>
@@ -1912,329 +1912,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interactivité aux interactions dans les centres de (ressources en) langues : CECRL, certifications et flexibilisation des parcours étudiants</w:t>
+                <w:t xml:space="preserve">De l’évaluation diagnostique à la certification : éléments modélisateurs d’un parcours formatif d’anglais en Licence 3 de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions et apprentissages dans lescentres de (ressources en) langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXVIIe congrès RANACLES, Aix-Marseille Université, Nov 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif - EVAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086896v1</w:t>
+                <w:t xml:space="preserve">hal-02465502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’évaluation diagnostique à la certification : éléments modélisateurs d’un parcours formatif d’anglais en Licence 3 de psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place du CLES dans l’Enseignement Supérieur aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif - EVAL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465502v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du CLES dans l’Enseignement Supérieur aujourd’hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation certificative dans une perspective actionnelle : le CLES et la compréhension de l’oral en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8e Journée d'études ATENA-L - AuTonomie, Évaluation, Numérique, Apprentissages en Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Bardol, Jun 2019, Villeneuve d'Ascq, France. https://atenal.hypotheses.org/files/2019/06/programme-journ%C3%A9e-d%C3%A9tude-ATENAL.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500472v1</w:t>
+                <w:t xml:space="preserve">hal-02465509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation certificative dans une perspective actionnelle : le CLES et la compréhension de l’oral en anglais</w:t>
+                <w:t xml:space="preserve">De l'interactivité aux interactions dans les centres de (ressources en) langues : CECRL, certifications et flexibilisation des parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée d'études ATENA-L - AuTonomie, Évaluation, Numérique, Apprentissages en Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frank Bardol, Jun 2019, Villeneuve d'Ascq, France. https://atenal.hypotheses.org/files/2019/06/programme-journ%C3%A9e-d%C3%A9tude-ATENAL.pdf</w:t>
+              <w:t xml:space="preserve">Interactions et apprentissages dans lescentres de (ressources en) langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXVIIe congrès RANACLES, Aix-Marseille Université, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465509v1</w:t>
+                <w:t xml:space="preserve">hal-03086896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le CLES : le levier de la politique des langues dans l’Enseignement Supérieur », communication présentée par l’ensemble de la direction du CLES lors du colloque organisé sous le haut patronage de Monsieur Emmanuel MACRON et avec la collaboration du Ministère de la Culture (DGLFLF) ​et de la Conférence des Grandes Écoles (CGE)</w:t>
               </w:r>
@@ -2902,51 +2902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’autoformation à l’heure de la dématérialisation des CRL : vers un réseau social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e congrès de l'APLIUT : "Pour un apprentissage durable des langues en LANSAD"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APLIUT, May 2015, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3432,51 +3432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77DD3BB3"/>
+    <w:nsid w:val="B5F0EC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3580,51 +3580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72F460A9"/>
+    <w:nsid w:val="E2871E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>