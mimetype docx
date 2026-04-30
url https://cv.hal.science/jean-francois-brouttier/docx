--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1511,165 +1511,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plus-value du CRL dans le parcours d’apprentissage d’un étudiant de psychologie au Centre de Langue de l’université de Lille</w:t>
+                <w:t xml:space="preserve">L’évaluation en langue vivante à l’université peut-elle être pensée hors du cadre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives d'avenir des Centres de langues et Centres de Ressources en Langues : quelle(s) vision(s) des CLs &amp; des CRLs du futur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Chateau, Carmenne Kalyaniwala, Nicolas Molle, Samiha Tighilet-Ikene et Kossi Seto Yibokou, Nov 2022, Nancy, France. https://ranacles2022.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Journée d’études franco-britannique Éducation dans les pays anglophones et francophones :Héritages, contextes et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Perrichon, Ewen Lecuit et Isabelle Girard, Nov 2022, INSPE Lille HdF Site Outreau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261856v1</w:t>
+                <w:t xml:space="preserve">hal-04261871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation en langue vivante à l’université peut-elle être pensée hors du cadre ?</w:t>
+                <w:t xml:space="preserve">La plus-value du CRL dans le parcours d’apprentissage d’un étudiant de psychologie au Centre de Langue de l’université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études franco-britannique Éducation dans les pays anglophones et francophones :Héritages, contextes et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Émilie Perrichon, Ewen Lecuit et Isabelle Girard, Nov 2022, INSPE Lille HdF Site Outreau, France</w:t>
+              <w:t xml:space="preserve">Perspectives d'avenir des Centres de langues et Centres de Ressources en Langues : quelle(s) vision(s) des CLs &amp; des CRLs du futur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Chateau, Carmenne Kalyaniwala, Nicolas Molle, Samiha Tighilet-Ikene et Kossi Seto Yibokou, Nov 2022, Nancy, France. https://ranacles2022.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261871v1</w:t>
+                <w:t xml:space="preserve">hal-04261856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation de textes et de concepts pour une évaluation de fin de parcours</w:t>
               </w:r>
@@ -2529,191 +2529,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test vs. certification : diversité dans l'évaluation en langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des enjeux scientifiques et politiques de la certification de langues CLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie MacGaw; RANACLES, Nov 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074830v1</w:t>
+                <w:t xml:space="preserve">hal-01955524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des enjeux scientifiques et politiques de la certification de langues CLES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test vs. certification : diversité dans l'évaluation en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">XXVe congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie MacGaw; RANACLES, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955524v1</w:t>
+                <w:t xml:space="preserve">hal-02074830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Certif'Langues</w:t>
               </w:r>
@@ -3116,178 +3116,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et avenir pour les CRL dans une université nouvelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les labels pour les centres de langues : une démarche qualité ouverte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès RANACLES : Les vingt ans de RANACLES : quel bilan et quel avenir pour les Centres de Langues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Teillon, Pierre Frath, Nov 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">JE LCEM MUSE : L’assurance qualité dans l’enseignement et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imelda Elliott, Nov 2012, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011542v1</w:t>
+                <w:t xml:space="preserve">hal-02011540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les labels pour les centres de langues : une démarche qualité ouverte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et avenir pour les CRL dans une université nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE LCEM MUSE : L’assurance qualité dans l’enseignement et la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imelda Elliott, Nov 2012, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">XXe congrès RANACLES : Les vingt ans de RANACLES : quel bilan et quel avenir pour les Centres de Langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Teillon, Pierre Frath, Nov 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011540v1</w:t>
+                <w:t xml:space="preserve">hal-02011542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du travail étudiant dans le secteur LANSAD : l'anglais juridique en master à l'ULCO</w:t>
               </w:r>
@@ -3319,52 +3319,159 @@
               <w:t xml:space="preserve">, Carmen Pineira-Tresmontant, Déborah Vandewoude et Denis Vigneron, Dec 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre vert LANSAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université du Littoral Côte d'Opale - ULCO. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3432,51 +3539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F0EC35"/>
+    <w:nsid w:val="8EE1D369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3580,51 +3687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2871E3A"/>
+    <w:nsid w:val="69C8B173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>