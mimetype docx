--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">56158125098414932042</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">PRAtnLcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -295,100 +316,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et certification en anglais LANSAD dans une perspective actionnelle : CLES, parcours de formation et médiation intralinguistique - le cas de l'anglais en L3 Psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Lille, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025ULILH046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05475357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -398,379 +419,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro &amp;quot;Évaluation et certification en langues : tensions, évolutions, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Évaluation et certification en langues : tensions, évolutions, perspectives, 2019 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Candas</w:t>
+                <w:t xml:space="preserve">Conception de ressources multimédia en français langue professionnelle dans une perspective actionnelle : retour sur un projet transdisciplinaire mené à l’Université du Littoral Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Ethuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.75-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763306v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de ressources multimédia en français langue professionnelle dans une perspective actionnelle : retour sur un projet transdisciplinaire mené à l’Université du Littoral Côte d’Opale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), https://journals.openedition.org/apliut/5568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011500v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et expériences croisés autour d'un profil LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Lecuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Enseigner les langues à l'université, un métier qui s'apprend ?, 3, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -780,189 +801,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et certification en langues : tensions, évolutions, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019 (4), https://www.aplv-languesmodernes.org/spip.php?article7838, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité dans les centres de langues et pour l'enseignement / apprentissage des langues dans le supérieur : enjeux, pratiques, définition(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Candas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (1), 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -972,2385 +993,2385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre CLES et enseignements en langues dans l’enseignement supérieur public : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plurilinguisme en action : former, évaluer, certifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coordination nationale CLES, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle : un véritable assistant pour la conception des sujets du CLES B2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plurilinguisme en action : former, évaluer, certifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coordination Nationale CLES, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des évaluations en langues vivantes (Bac, Concours, certifications, DEPP, PISA) : quel avenir face aux défis de l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin-Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives – Journée d'études de l'APLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Claire Lemarchand-Chauvin, Dec 2025, Nanterre (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la phronesis à la perspective actionnelle : histoire et enjeux philosophiques de l’évaluation en langues vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer en langues vivantes : enjeux, outils, perspectives – Journée d'études de l'APLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Claire Lemarchand-Chauviin, Dec 2025, Nanterre (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénario et évaluation de connaissances thématiques en anglais pour étudiants en psychologie : effets sur le développement de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et Scolarisation : Regards pluricatégoriels et pluriculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Girard; Ewen Lecuit; Emilie Perrichon, Jan 2024, Outreau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement numérique pour le Certificat de compétences en langues de l’enseignement supérieur (CLES) ? Défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Pradat-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tinchant Benrahho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Magnat, Université Lyon 2; Sophie Dufour, Université Lyon 2; Cécile Ehrhart, INSA Lyon; Angeline Durand-Vallot, Université Lyon 1, Nov 2023, Lyon, France. https://ranacles2023.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation en langue vivante à l’université peut-elle être pensée hors du cadre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études franco-britannique Éducation dans les pays anglophones et francophones :Héritages, contextes et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Émilie Perrichon, Ewen Lecuit et Isabelle Girard, Nov 2022, INSPE Lille HdF Site Outreau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plus-value du CRL dans le parcours d’apprentissage d’un étudiant de psychologie au Centre de Langue de l’université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives d'avenir des Centres de langues et Centres de Ressources en Langues : quelle(s) vision(s) des CLs &amp; des CRLs du futur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Chateau, Carmenne Kalyaniwala, Nicolas Molle, Samiha Tighilet-Ikene et Kossi Seto Yibokou, Nov 2022, Nancy, France. https://ranacles2022.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation de textes et de concepts pour une évaluation de fin de parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès RANACLES - (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification, enseignement supérieur, recherche et innovation : mon CLES en 180 secondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hocquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès RANACLES - (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annick Rivens Mompean, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Testing : regards croisés entre anglophonie et francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation dans les pays anglophones et francophones : héritages, contextes et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imelda Elliott, HLLI, Université du Littoral Côte d'Opale, Nov 2020, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation diagnostique à la certification : éléments modélisateurs d’un parcours formatif d’anglais en Licence 3 de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif - EVAL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du CLES dans l’Enseignement Supérieur aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation certificative dans une perspective actionnelle : le CLES et la compréhension de l’oral en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journée d'études ATENA-L - AuTonomie, Évaluation, Numérique, Apprentissages en Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Bardol, Jun 2019, Villeneuve d'Ascq, France. https://atenal.hypotheses.org/files/2019/06/programme-journ%C3%A9e-d%C3%A9tude-ATENAL.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'interactivité aux interactions dans les centres de (ressources en) langues : CECRL, certifications et flexibilisation des parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions et apprentissages dans lescentres de (ressources en) langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXVIIe congrès RANACLES, Aix-Marseille Université, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le CLES : le levier de la politique des langues dans l’Enseignement Supérieur », communication présentée par l’ensemble de la direction du CLES lors du colloque organisé sous le haut patronage de Monsieur Emmanuel MACRON et avec la collaboration du Ministère de la Culture (DGLFLF) ​et de la Conférence des Grandes Écoles (CGE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les outils et logiciels statistiques au service de l'évaluation certificative en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gouvernance linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">26e congrès RANACLES "Évaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denyze Toffoli; Pia Acker; Peggy Candas; RANACLES, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955474v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et logiciels statistiques au service de l'évaluation certificative en anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Le CLES : le levier de la politique des langues dans l’Enseignement Supérieur », communication présentée par l’ensemble de la direction du CLES lors du colloque organisé sous le haut patronage de Monsieur Emmanuel MACRON et avec la collaboration du Ministère de la Culture (DGLFLF) ​et de la Conférence des Grandes Écoles (CGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e congrès RANACLES "Évaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denyze Toffoli; Pia Acker; Peggy Candas; RANACLES, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">gouvernance linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074831v1</w:t>
+                <w:t xml:space="preserve">hal-01955474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation certificative intégrée dans les modalités de contrôle des connaissances en LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la gouvernance linguistique des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire européen du plurilinguisme, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation certificative dans une perspective actionnelle : le CLES et la compréhension de l'oral en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée d'études ATENA-L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Brouttier; Annick Rivens Mompean, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des enjeux scientifiques et politiques de la certification de langues CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test vs. certification : diversité dans l'évaluation en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie MacGaw; RANACLES, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Certif'Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps du numérique 2015 : l'appropriation du numérique : un enjeu pour l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, AUNEGE, IUT en ligne, UNF3S, UNIT, UOH, Jun 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pérennisation de l’apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlla Gaigeot</w:t>
+                <w:t xml:space="preserve">Penser l’autoformation à l’heure de la dématérialisation des CRL : vers un réseau social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Perrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIe congrès de l'APLIUT : Pour un apprentissage durable des langues en LANSAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Longuenesse, France</w:t>
+              <w:t xml:space="preserve">37e congrès de l'APLIUT : "Pour un apprentissage durable des langues en LANSAD"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLIUT, May 2015, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011544v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’autoformation à l’heure de la dématérialisation des CRL : vers un réseau social ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers une pérennisation de l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Perrichon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Arias Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'APLIUT : "Pour un apprentissage durable des langues en LANSAD"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLIUT, May 2015, Longuenesse, France</w:t>
+              <w:t xml:space="preserve">XXXVIIe congrès de l'APLIUT : Pour un apprentissage durable des langues en LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624453v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un livre vert LANSAD pour mieux accompagner les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarche qualité et évaluation(s) dans les Centres de Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brouttier, Jean-François; Elliott, Imelda; Perrichon, Emilie, Nov 2014, Boulogne-sur-Mer, France. https://ranacles2014.sciencesconf.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement en langues des apprenants LANSAD : dispositif suivi ou construction personnelle de chaque enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Ségalen - RANACLES, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labels pour les centres de langues : une démarche qualité ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE LCEM MUSE : L’assurance qualité dans l’enseignement et la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imelda Elliott, Nov 2012, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et avenir pour les CRL dans une université nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès RANACLES : Les vingt ans de RANACLES : quel bilan et quel avenir pour les Centres de Langues ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Teillon, Pierre Frath, Nov 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du travail étudiant dans le secteur LANSAD : l'anglais juridique en master à l'ULCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Influence du CECRL dans l’enseignement des langues de l’école primaire à l’université : Enseignement, évaluation et certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carmen Pineira-Tresmontant, Déborah Vandewoude et Denis Vigneron, Dec 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3360,118 +3381,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre vert LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université du Littoral Côte d'Opale - ULCO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3539,51 +3560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EE1D369"/>
+    <w:nsid w:val="065EA03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69C8B173"/>
+    <w:nsid w:val="F5A19272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3921,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-brouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2903-3626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241626633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56158125098414932042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=PRAtnLcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05475357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILH046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elliott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charriau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Arias Botero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>