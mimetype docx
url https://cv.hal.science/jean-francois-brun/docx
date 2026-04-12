--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -631,341 +631,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of interfacial charge trapping mechanism in polyaniline/reduced graphene oxide nanocomposites</w:t>
+                <w:t xml:space="preserve">Electrical and thermal transport properties of polyaniline/silver composites and their use as thermoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakibul Islam</w:t>
+                <w:t xml:space="preserve">Frederick Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Papathanassiou</w:t>
+                <w:t xml:space="preserve">Roch Chen Yu King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Chan Yu King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
+                <w:t xml:space="preserve">Maju Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Roussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Hadj-Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927591⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888772v1</w:t>
+                <w:t xml:space="preserve">hal-03888762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal transport properties of polyaniline/silver composites and their use as thermoelectric materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evidence of interfacial charge trapping mechanism in polyaniline/reduced graphene oxide nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakibul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Chan Yu King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.11.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (5), pp.053102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03888762v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and thermoelectric properties of polyaniline/reduced graphene oxide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakibul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Chan-Yu-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube-polyaniline nanohybrids: Influence of the carbon nanotube characteristics on the morphological, spectroscopic, electrical and thermoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Chan Yu King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,51 +1456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic and dielectric properties of optical switching devices based on liquid crystal dispersions and driven by conducting polymer [poly(3,4-ethylene dioxythiophene):polystyrene sulfonate (PEDOT:PSS)]-coated electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boussoualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Chan Yu King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,256 +3878,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pla/carbon nanotubes composites for thermoelectric application: relation between elaboration, structure and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of carbon nanotubes/poly(vinylidene fluoride) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Bekal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF, Prague, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Nanocomposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313176v1</w:t>
+                <w:t xml:space="preserve">hal-04258772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of carbon nanotubes/poly(vinylidene fluoride) nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pla/carbon nanotubes composites for thermoelectric application: relation between elaboration, structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barrau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Nanocomposites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF, Prague, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258772v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of PVDF/MWCNT composites</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02964071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakibul Islam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papathanassiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan Yu King" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chen Yu King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Depriester" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.11.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K42D1DG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan-Yu-King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/47/475705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sousa Meneses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen O&#8217;brien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWB13PTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boussoualem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Ismaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Sousa Meneses" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/24/008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6726-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFD435F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702041655467" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702011952479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Bekal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02964071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chen Yu King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Depriester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.11.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K42D1DG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakibul Islam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papathanassiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan Yu King" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan-Yu-King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/47/475705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sousa Meneses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen O&#8217;brien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWB13PTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boussoualem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Ismaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Sousa Meneses" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/24/008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6726-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFD435F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702041655467" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702011952479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Bekal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>