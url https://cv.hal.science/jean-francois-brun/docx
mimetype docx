--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1721,838 +1721,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of levitated liquid materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal excitations in Mg–Al–O refractory oxide melts studied by inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">J.-F. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shankar Krishnan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+                <w:t xml:space="preserve">S. Brassamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1351/pac200779101643⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (11), pp.114505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2647068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540362v1</w:t>
+                <w:t xml:space="preserve">hal-02540357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal excitations in Mg–Al–O refractory oxide melts studied by inelastic x-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+                <w:t xml:space="preserve">Ab-initio molecular dynamics simulations of the structure of liquid aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Brassamin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2647068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1789 à 1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540357v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00345856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio molecular dynamics simulations of the structure of liquid aluminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of levitated liquid aluminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez Martinez</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1789 à 1792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.075⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 353 (18-21), pp.1705-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00345856v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of levitated liquid aluminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Cristiglio</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of levitated liquid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankar Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krishnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bytchkov</w:t>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.040⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (10), pp.1643-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac200779101643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02540364v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lattice dynamics of the MgAl 2 O 4 spinel up to the liquid state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levitation apparatus for neutron diffraction investigations on high temperature liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F Brun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Palleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/24/008⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (5), pp.053903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2200756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888854v1</w:t>
+                <w:t xml:space="preserve">hal-02540492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitation apparatus for neutron diffraction investigations on high temperature liquids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Pozdnyakova</w:t>
+                <w:t xml:space="preserve">Polar lattice dynamics of the MgAl 2 O 4 spinel up to the liquid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">B Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Palleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (5), pp.053903. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (24), pp.5669-5686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2200756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/24/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540492v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of molten dilute aluminium–transition metal alloys</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02964071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chen Yu King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Depriester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.11.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K42D1DG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakibul Islam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papathanassiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan Yu King" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan-Yu-King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/47/475705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sousa Meneses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen O&#8217;brien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWB13PTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boussoualem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Ismaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Sousa Meneses" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/24/008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6726-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFD435F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702041655467" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702011952479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Bekal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02964071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chen Yu King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Depriester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.11.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K42D1DG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakibul Islam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papathanassiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan Yu King" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Chan-Yu-King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/47/475705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sousa Meneses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen O&#8217;brien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWB13PTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boussoualem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Ismaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pozdnyakova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLC2Q7L4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassamin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2647068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJGL3GFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z42K5FN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Krishnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pozdnyakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200779101643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200756" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Sousa Meneses" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Echegut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/24/008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/28/003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6726-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFD435F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702041655467" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702011952479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Bekal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>