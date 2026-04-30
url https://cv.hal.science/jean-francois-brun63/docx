--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -1592,178 +1592,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econometric Society 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission des chocs de prix dans la filière cacao-chocolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual Conference on Econometric Modeling in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Premières journées du GDR 2989 « Economie du développement et de la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159501v1</w:t>
+                <w:t xml:space="preserve">hal-00159557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des chocs de prix dans la filière cacao-chocolat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Econometric Society 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées du GDR 2989 « Economie du développement et de la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th annual Conference on Econometric Modeling in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159557v1</w:t>
+                <w:t xml:space="preserve">hal-00159501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs de santé du millénaire et évolution des dépenses publiques de santé</w:t>
               </w:r>
@@ -3345,190 +3345,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564568v1</w:t>
+                <w:t xml:space="preserve">halshs-00552997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552997v1</w:t>
+                <w:t xml:space="preserve">halshs-00564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie politique de la réforme de transition fiscale : le cas du Maroc</w:t>
               </w:r>
@@ -3684,216 +3684,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMF programs and tax effort What role for institutions in Africa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria, Production and Income of the Producers of Coffee and Cocoa: an Analysis from Survey Data in Côte d'Ivoire. Malaria, coffee and cocoa production and income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552206v1</w:t>
+                <w:t xml:space="preserve">halshs-00557214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria, Production and Income of the Producers of Coffee and Cocoa: an Analysis from Survey Data in Côte d'Ivoire. Malaria, coffee and cocoa production and income</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMF programs and tax effort What role for institutions in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Henry</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557214v1</w:t>
+                <w:t xml:space="preserve">halshs-00552206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;na Kimm Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.07.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2017.1313398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Akim Wandaogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Thierry Compaore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03119001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gbato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falapalaki Lemou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02979897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tapsoba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Adandohoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Diakite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangboho Sanogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khdari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;na Kimm Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.07.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2017.1313398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Akim Wandaogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Thierry Compaore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03119001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gbato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falapalaki Lemou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02979897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tapsoba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Adandohoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Diakite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangboho Sanogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khdari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>