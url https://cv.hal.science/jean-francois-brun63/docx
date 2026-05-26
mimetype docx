--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1212,217 +1212,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ICTs boosting VAT performance?</w:t>
+                <w:t xml:space="preserve">Assessment of Public Spending Efficiency On Education Distribution: Evidence FromDeveloping Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Akim Wandaogo</w:t>
+                <w:t xml:space="preserve">Constantin Thierry Compaore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème International workshop on Domestic Revenue Mobilization: Taxation and digitalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">68th AFSE annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315030v1</w:t>
+                <w:t xml:space="preserve">halshs-02315717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Public Spending Efficiency On Education Distribution: Evidence FromDeveloping Countries</w:t>
+                <w:t xml:space="preserve">Are ICTs boosting VAT performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Thierry Compaore</w:t>
+                <w:t xml:space="preserve">Abdoul-Akim Wandaogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th AFSE annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">8ème International workshop on Domestic Revenue Mobilization: Taxation and digitalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02315717v1</w:t>
+                <w:t xml:space="preserve">hal-02315030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet économique du paludisme en Côte-d'Ivoire</w:t>
               </w:r>
@@ -2163,199 +2163,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization and the Growth of Chinese Cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentaire sur “Faut-il une autorité financière unique pour assurer la stabilité financière”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Wu F. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and the Chinese City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.47-59, 2006</w:t>
+              <w:t xml:space="preserve">3ème Colloque BCEAO « Stabilité financière et gestion macroéconomique dans l'UMOA », Dakar 22-23 août 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, /, pp.69-70, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016827v1</w:t>
+                <w:t xml:space="preserve">hal-00129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire sur “Faut-il une autorité financière unique pour assurer la stabilité financière”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globalization and the Growth of Chinese Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">/. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wu F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque BCEAO « Stabilité financière et gestion macroéconomique dans l'UMOA », Dakar 22-23 août 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, /, pp.69-70, 2006</w:t>
+              <w:t xml:space="preserve">Globalization and the Chinese City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.47-59, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129385v1</w:t>
+                <w:t xml:space="preserve">hal-00016827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2386,51 +2386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Expenditures Efficiency On Education Distribution in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Thierry Compaore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2530,203 +2530,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ICT's boosting tax revenues? Evidence from developing countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are incomes and property taxes effective instruments for tax transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Tapsoba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Akim Wandaogo</w:t>
+                <w:t xml:space="preserve">Kodjo Adandohoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979897v1</w:t>
+                <w:t xml:space="preserve">hal-03053683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are incomes and property taxes effective instruments for tax transition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are ICT's boosting tax revenues? Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodjo Adandohoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+                <w:t xml:space="preserve">Jules Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Akim Wandaogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053683v1</w:t>
+                <w:t xml:space="preserve">hal-02979897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic and cross border spillover effects of corporate tax policy in Africa</w:t>
               </w:r>
@@ -2944,353 +2944,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02089734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of tax coordination on the tax revenue mobilization in West African Economic and Monetary Union (WAEMU)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of central transfers on municipalities' own revenue mobilization: Do conflict and local revenue management matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Diakite</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
+                <w:t xml:space="preserve">Tiangboho Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535104v1</w:t>
+                <w:t xml:space="preserve">halshs-01613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of central transfers on municipalities' own revenue mobilization: Do conflict and local revenue management matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of tax coordination on the tax revenue mobilization in West African Economic and Monetary Union (WAEMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiangboho Sanogo</w:t>
+                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01613108v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Potential and Tax Effort: An Empirical Estimation for Non-resource Tax Revenue and VAT’s Revenue</w:t>
+                <w:t xml:space="preserve">The Incentive Effects of Conditional and Unconditional Transfers on Local Own Revenue Generation: Empirical Evidence from Moroccan Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïmouna Diakite</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria El Khdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01332053v1</w:t>
+                <w:t xml:space="preserve">halshs-01285021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Incentive Effects of Conditional and Unconditional Transfers on Local Own Revenue Generation: Empirical Evidence from Moroccan Municipalities</w:t>
+                <w:t xml:space="preserve">Tax Potential and Tax Effort: An Empirical Estimation for Non-resource Tax Revenue and VAT’s Revenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria El Khdari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01285021v1</w:t>
+                <w:t xml:space="preserve">halshs-01332053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocolate price fluctuations may cause depression: an analysis of price pass-through in the cocoa chain</w:t>
               </w:r>
@@ -3345,555 +3345,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">Malaria, Production and Income of the Producers of Coffee and Cocoa: an Analysis from Survey Data in Côte d'Ivoire. Malaria, coffee and cocoa production and income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552997v1</w:t>
+                <w:t xml:space="preserve">halshs-00557214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
+                <w:t xml:space="preserve">IMF programs and tax effort What role for institutions in Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564568v1</w:t>
+                <w:t xml:space="preserve">halshs-00552206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie politique de la réforme de transition fiscale : le cas du Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557066v1</w:t>
+                <w:t xml:space="preserve">halshs-00552997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide et mobilisation fiscale dans les pays en développement</w:t>
+                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556804v1</w:t>
+                <w:t xml:space="preserve">halshs-00564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria, Production and Income of the Producers of Coffee and Cocoa: an Analysis from Survey Data in Côte d'Ivoire. Malaria, coffee and cocoa production and income</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economie politique de la réforme de transition fiscale : le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Henry</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557214v1</w:t>
+                <w:t xml:space="preserve">halshs-00557066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMF programs and tax effort What role for institutions in Africa?</w:t>
+                <w:t xml:space="preserve">Aide et mobilisation fiscale dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552206v1</w:t>
+                <w:t xml:space="preserve">halshs-00556804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;na Kimm Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.07.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2017.1313398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Akim Wandaogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Thierry Compaore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03119001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gbato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falapalaki Lemou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02979897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tapsoba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Adandohoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Diakite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangboho Sanogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khdari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;na Kimm Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.07.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2017.1313398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Thierry Compaore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Akim Wandaogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03119001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gbato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falapalaki Lemou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Adandohoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02979897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tapsoba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangboho Sanogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Diakite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diarra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khdari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>