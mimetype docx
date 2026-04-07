--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic Vortex Imaging: A New Tool for Understanding Mass Transfer in Surface‐Based Biosensors</w:t>
+                <w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+                <w:t xml:space="preserve">Marius Denain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">Léo Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+                <w:t xml:space="preserve">Thomas Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Bryche</w:t>
+                <w:t xml:space="preserve">Konan Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (17), pp.1281-1291. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.8137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208320v1</w:t>
+                <w:t xml:space="preserve">hal-05096957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t>
+                <w:t xml:space="preserve">Electrohydrodynamic Vortex Imaging: A New Tool for Understanding Mass Transfer in Surface‐Based Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Denain</w:t>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Guernion</w:t>
+                <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bidaud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konan Kouame</w:t>
+                <w:t xml:space="preserve">Jean‐françois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.27. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (17), pp.1281-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.8137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096957v1</w:t>
+                <w:t xml:space="preserve">hal-05208320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the complexity of surface antibacterial effects: A multifaceted evaluation of electrodeposited nanospikes</w:t>
               </w:r>
@@ -2914,412 +2914,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
+                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+                <w:t xml:space="preserve">Benoît Bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.795-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230269v1</w:t>
+                <w:t xml:space="preserve">hal-04228371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
+                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 239, pp.795-799. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228371v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced Raman scattering improvement of gold triangular nanoprisms by a gold reflective underlayer for chemical sensing</w:t>
               </w:r>
@@ -3451,51 +3451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,77 +3732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density effect of gold nanodisks on the SERS intensity for a highly sensitive detection of chemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4549,583 +4549,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303354v1</w:t>
+                <w:t xml:space="preserve">hal-04303394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brulé</w:t>
+                <w:t xml:space="preserve">Pl Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303394v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Coupling of Plasmonic and Surface Lattice Resonances in Gold Nanocube Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, San Fransisco (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303389v1</w:t>
+                <w:t xml:space="preserve">hal-04303362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Coupling of Plasmonic and Surface Lattice Resonances in Gold Nanocube Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L-L. Tay</w:t>
+                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hulse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, San Fransisco (California), United States</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303362v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,277 +5174,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Charette</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">META conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303406v1</w:t>
+                <w:t xml:space="preserve">hal-04303328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bresson</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303328v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
               </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5795,398 +5795,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">External Force are required to effectively kill bacteria on mechano-bactericidal nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Valiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grandbois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Nathalie Tufenkji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICEE, V Conf on Emerging Electronics, “Photonics and Plasmonics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, India</w:t>
+              <w:t xml:space="preserve">CCEC 2020 – Canadian Chemical Engineering Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal/online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070810v1</w:t>
+                <w:t xml:space="preserve">hal-03809770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Force are required to effectively kill bacteria on mechano-bactericidal nanopillars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Valiei</w:t>
+                <w:t xml:space="preserve">Quantitative Modeling of Ultrafast Thermal Phenomena in Plasmonic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tufenkji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Charette</w:t>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCEC 2020 – Canadian Chemical Engineering Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montreal/online, Canada</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809770v1</w:t>
+                <w:t xml:space="preserve">hal-03809776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Modeling of Ultrafast Thermal Phenomena in Plasmonic Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+                <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Grandbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
+              <w:t xml:space="preserve">IEEE-ICEE, V Conf on Emerging Electronics, “Photonics and Plasmonics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809776v1</w:t>
+                <w:t xml:space="preserve">hal-03070810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplasmonic-enhanced cellular imaging</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6466,51 +6466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,51 +6742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
@@ -7934,342 +7934,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-01527990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527990v1</w:t>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8337,77 +8337,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
@@ -8430,195 +8430,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aassime</w:t>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Planté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409564v1</w:t>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,113 +8650,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lithography Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8805,471 +8805,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+                <w:t xml:space="preserve">hal-01757537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
+              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757537v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
+                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aassime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403609v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9311,77 +9311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,77 +9462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-14</w:t>
@@ -9587,51 +9587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9686,64 +9686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional SERS revealed on one and two dimensional gold nano-gratings (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10083,64 +10083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10182,51 +10182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10359,51 +10359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
@@ -10432,90 +10432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10557,51 +10557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>