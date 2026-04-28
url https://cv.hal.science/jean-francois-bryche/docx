--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1574,697 +1574,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved two-temperature modeling of ultrafast thermal and optical phenomena in continuous and nanostructured metal films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophilic Mechano-Bactericidal Nanopillars Require External Forces to Rapidly Kill Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Valiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bresson</w:t>
+                <w:t xml:space="preserve">Nicholas Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Bryche</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Besbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P-L. Karsenti</w:t>
+                <w:t xml:space="preserve">Geoffrey Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155127⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.5720-5727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070625v1</w:t>
+                <w:t xml:space="preserve">hal-03070653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structure of iron oxide nanoparticle assemblies in order to optimize the sensitivity of surface plasmon resonance-based sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved two-temperature modeling of ultrafast thermal and optical phenomena in continuous and nanostructured metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Dolci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+                <w:t xml:space="preserve">P-L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 527, pp.146773. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (15), pp.155127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350920v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of Love waves dispersion in viscoelastic guiding-layer under viscous fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Fayçal Bellaredj</w:t>
+                <w:t xml:space="preserve">Investigation of the structure of iron oxide nanoparticle assemblies in order to optimize the sensitivity of surface plasmon resonance-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0022797⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228415v1</w:t>
+                <w:t xml:space="preserve">hal-03350920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Mechano-Bactericidal Nanopillars Require External Forces to Rapidly Kill Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Numerical characterization of Love waves dispersion in viscoelastic guiding-layer under viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alberto Segura Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Fayçal Bellaredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.5720-5727. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (15), pp.154502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0022797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070653v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrically induced probe of the modes of a plasmonic multilayer stack</w:t>
+                <w:t xml:space="preserve">Nanoplasmonics-enhanced label-free imaging of endothelial cell monolayer integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuiyan Cao</w:t>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Achlan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Dujardin</w:t>
+                <w:t xml:space="preserve">Ulrike Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (23), pp.33011. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.033011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340575v1</w:t>
+                <w:t xml:space="preserve">hal-02184086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
@@ -2378,429 +2378,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonics-enhanced label-free imaging of endothelial cell monolayer integrity</w:t>
+                <w:t xml:space="preserve">An electrically induced probe of the modes of a plasmonic multilayer stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Banville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chabot</w:t>
+                <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Moustafa Achlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Fröhlich</w:t>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.111478. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (23), pp.33011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.033011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184086v1</w:t>
+                <w:t xml:space="preserve">hal-02340575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-space optical microscopy of nanoparticle arrays: Opportunities and artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust clicked assembly based on iron oxide nanoparticles for a new type of SPR biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
+                <w:t xml:space="preserve">Simon Gree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5029976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.9102-9110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tc01166d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848629v1</w:t>
+                <w:t xml:space="preserve">hal-02360220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust clicked assembly based on iron oxide nanoparticles for a new type of SPR biosensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-space optical microscopy of nanoparticle arrays: Opportunities and artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gree</w:t>
+                <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (34), pp.9102-9110. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.043102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8tc01166d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5029976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360220v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft nanoimprint lithography on SiO2 sol-gel to elaborate sensitive substrates for SERS detection</w:t>
               </w:r>
@@ -2914,412 +2914,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
+                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bélier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 239, pp.795-799. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228371v1</w:t>
+                <w:t xml:space="preserve">hal-01230269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.795-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534295v1</w:t>
+                <w:t xml:space="preserve">hal-04228371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230269v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced Raman scattering improvement of gold triangular nanoprisms by a gold reflective underlayer for chemical sensing</w:t>
               </w:r>
@@ -3451,51 +3451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,77 +3732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density effect of gold nanodisks on the SERS intensity for a highly sensitive detection of chemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3847,429 +3847,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
+                <w:t xml:space="preserve">Unusual self-assembly properties of Norovirus Newbury2 virus-like particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Decouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémence Le Coeur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 537 (1), pp.144 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880969v1</w:t>
+                <w:t xml:space="preserve">hal-02651029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission and reflection characteristics of metal-coated optical fiber tip pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Motte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.006620⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859686v1</w:t>
+                <w:t xml:space="preserve">hal-00880969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual self-assembly properties of Norovirus Newbury2 virus-like particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+                <w:t xml:space="preserve">Transmission and reflection characteristics of metal-coated optical fiber tip pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Decouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Charpilienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 537 (1), pp.144 - 152. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (26), pp.6620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2013.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.006620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651029v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4281,1334 +4281,1334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AuNPs amplification in surface plasmon resonance imaging for the detection of micro-RNAs in the context of organ donation</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging signal amplification for the detection of micro-RNAs in the context of organ donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics in Biology and Medicine XXI, SPIE Photonics West, proceedings SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2692873⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe - Biophotonics in Point-of-Care III, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130080A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654878v1</w:t>
+                <w:t xml:space="preserve">hal-04663352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging signal amplification for the detection of micro-RNAs in the context of organ donation</w:t>
+                <w:t xml:space="preserve">AuNPs amplification in surface plasmon resonance imaging for the detection of micro-RNAs in the context of organ donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Convert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe - Biophotonics in Point-of-Care III, Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130080A, </w:t>
+              <w:t xml:space="preserve">Plasmonics in Biology and Medicine XXI, SPIE Photonics West, proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco CA, United States. pp.PC128600C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3016176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2692873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663352v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
+                <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vega</w:t>
+                <w:t xml:space="preserve">B. Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tempez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">SPIE Optical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303394v1</w:t>
+                <w:t xml:space="preserve">hal-04303344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl Karsenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303389v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Coupling of Plasmonic and Surface Lattice Resonances in Gold Nanocube Arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hulse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Pl Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, San Fransisco (California), United States</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303362v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Coupling of Plasmonic and Surface Lattice Resonances in Gold Nanocube Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, San Fransisco (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303354v1</w:t>
+                <w:t xml:space="preserve">hal-04303362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
+                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Carlier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303377v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
+                <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vega</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303328v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Charette</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">META conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303406v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303344v1</w:t>
+                <w:t xml:space="preserve">hal-04303406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPR biosensor for the detection of microRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,77 +5827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Valiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tufenkji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCEC 2020 – Canadian Chemical Engineering Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montreal/online, Canada</w:t>
@@ -6064,90 +6064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-ICEE, V Conf on Emerging Electronics, “Photonics and Plasmonics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6319,51 +6319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized two-temperature fitting algorithm for ultrashort laser heating of metal film and nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,301 +6434,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of biochips for SPRI, SERS and bio-imaging: taking advantage of hydrid plasmonics modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403577v1</w:t>
+                <w:t xml:space="preserve">hal-02409834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic biochip for “SPRI, SERS and bio-imaging” in vitro monitoring of bio, molecular to cellular, surface interactions</w:t>
+                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMA 2019 – Novel Optical Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403570v1</w:t>
+                <w:t xml:space="preserve">hal-02409757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
@@ -6742,1340 +6742,1344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409944v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Next generation of biochips for SPRI, SERS and bio-imaging: taking advantage of hydrid plasmonics modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409909v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic biochip for “SPRI, SERS and bio-imaging” in vitro monitoring of bio, molecular to cellular, surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">NOMA 2019 – Novel Optical Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409788v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409864v1</w:t>
+                <w:t xml:space="preserve">hal-02409944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409834v1</w:t>
+                <w:t xml:space="preserve">hal-02409909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409757v1</w:t>
+                <w:t xml:space="preserve">hal-02409788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403560v1</w:t>
+                <w:t xml:space="preserve">hal-02409864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Study of Thermoplasmonics effects on gold film and coupled nanoparticles array at subpicosecond resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbillon</w:t>
+                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Maillart</w:t>
+                <w:t xml:space="preserve">D. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">international conference of Near-field Optics and Nanophotonics (NFO-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093425v1</w:t>
+                <w:t xml:space="preserve">hal-02093411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Hybrid, Propagating and Localized, Plasmonic Modes for Biosensing such as SPRI, SERS and Bio-Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Bartenlian</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scix2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Photonic North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093428v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Thermoplasmonics effects on gold film and coupled nanoparticles array at subpicosecond resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Morris</w:t>
+                <w:t xml:space="preserve">Advantages of Hybrid, Propagating and Localized, Plasmonic Modes for Biosensing such as SPRI, SERS and Bio-Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference of Near-field Optics and Nanophotonics (NFO-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">Scix2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527990v1</w:t>
+                <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
               </w:r>
@@ -8180,2523 +8184,2519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709005v1</w:t>
+                <w:t xml:space="preserve">hal-01527990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156859v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Bimodal instrumentation to improve plasmonic biodétection (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+                <w:t xml:space="preserve">hal-01307435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lithography Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757537v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403609v1</w:t>
+                <w:t xml:space="preserve">hal-01757537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409564v1</w:t>
+                <w:t xml:space="preserve">hal-02403609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aassime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709009v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098405v1</w:t>
+                <w:t xml:space="preserve">hal-01709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal instrumentation to improve plasmonic biodétection (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-14</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307435v1</w:t>
+                <w:t xml:space="preserve">hal-02098405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gold film under plasmonic nanodisks to enhance SERS and SPR signal (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2015 World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533773v1</w:t>
+                <w:t xml:space="preserve">hal-01307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional SERS revealed on one and two dimensional gold nano-gratings (orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2015 World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757544v1</w:t>
+                <w:t xml:space="preserve">hal-01533782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
+                <w:t xml:space="preserve">Impact of gold film under plasmonic nanodisks to enhance SERS and SPR signal (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Gold 2015 World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533806v1</w:t>
+                <w:t xml:space="preserve">hal-01533773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nanostructured biochips to combine SPRI and SERS (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+                <w:t xml:space="preserve">Directional SERS revealed on one and two dimensional gold nano-gratings (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Gold 2015 World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533776v1</w:t>
+                <w:t xml:space="preserve">hal-01757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold layer under plasmonic nanodisks to enhance SERS and SPR signals (Orale)</w:t>
+                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biophysique de l’Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Optique Bretagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533809v1</w:t>
+                <w:t xml:space="preserve">hal-01533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+                <w:t xml:space="preserve">Innovative nanostructured biochips to combine SPRI and SERS (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMeta </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">CLEO Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533786v1</w:t>
+                <w:t xml:space="preserve">hal-01533776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring for Sensitivity Enhancement of Biosensors based on Surface Plasmon Resonance and Surface Enhanced Raman Scattering (Orale)</w:t>
+                <w:t xml:space="preserve">Gold layer under plasmonic nanodisks to enhance SERS and SPR signals (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
+              <w:t xml:space="preserve">Journée Biophysique de l’Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533784v1</w:t>
+                <w:t xml:space="preserve">hal-01533809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">NanoMeta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307483v1</w:t>
+                <w:t xml:space="preserve">hal-01533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nanostructuring for Sensitivity Enhancement of Biosensors based on Surface Plasmon Resonance and Surface Enhanced Raman Scattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533782v1</w:t>
+                <w:t xml:space="preserve">hal-01533784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11102,64 +11102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrical probe of the optical band structure in a plasmonic multilayer stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Achlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,64 +11227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrical probe of the optical band structure in a plasmonic multilayer stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Achlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,77 +11339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11477,90 +11477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-space optical microscopy of nanoparticle arrays: opportunities and artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
@@ -11589,51 +11589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawhar Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>