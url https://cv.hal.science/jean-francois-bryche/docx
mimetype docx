--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t>
+                <w:t xml:space="preserve">Unraveling the complexity of surface antibacterial effects: A multifaceted evaluation of electrodeposited nanospikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
+                <w:t xml:space="preserve">Marion Stalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Denain</w:t>
+                <w:t xml:space="preserve">Sara Hélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Guernion</w:t>
+                <w:t xml:space="preserve">Laurence Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bidaud</w:t>
+                <w:t xml:space="preserve">Rémi Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konan Kouame</w:t>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.27. </w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.100881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096957v1</w:t>
+                <w:t xml:space="preserve">hal-05349461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic Vortex Imaging: A New Tool for Understanding Mass Transfer in Surface‐Based Biosensors</w:t>
+                <w:t xml:space="preserve">Design, manufacture and characterization of compact optics for micro-CPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+                <w:t xml:space="preserve">Marius Denain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">Léo Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+                <w:t xml:space="preserve">Thomas Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Bryche</w:t>
+                <w:t xml:space="preserve">Konan Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (17), pp.1281-1291. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.8137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2025015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208320v1</w:t>
+                <w:t xml:space="preserve">hal-05096957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the complexity of surface antibacterial effects: A multifaceted evaluation of electrodeposited nanospikes</w:t>
+                <w:t xml:space="preserve">Electrohydrodynamic Vortex Imaging: A New Tool for Understanding Mass Transfer in Surface‐Based Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Stalet</w:t>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Hélis</w:t>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Convert</w:t>
+                <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dreyfus</w:t>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">Jean‐françois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.100881. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (17), pp.1281-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.8137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349461v1</w:t>
+                <w:t xml:space="preserve">hal-05208320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive-free chemical-mechanical planarization (CMP) of gold for thin film nano-patterning</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Surface Topography and Cellular Biomechanics on Nanopillar-Induced Bactericidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Valiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Heat Transfer at the Nanoscale: Controlling Heat Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional filtering in the Fourier domain of transient grating coherent artifacts in time-resolved spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Fayçal Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alberto Segura Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-Localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the structure of iron oxide nanoparticle assemblies in order to optimize the sensitivity of surface plasmon resonance-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alberto Segura Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Fayçal Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (15), pp.154502. </w:t>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Achlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust clicked assembly based on iron oxide nanoparticles for a new type of SPR biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-space optical microscopy of nanoparticle arrays: Opportunities and artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft nanoimprint lithography on SiO2 sol-gel to elaborate sensitive substrates for SERS detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,442 +2914,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+                <w:t xml:space="preserve">Benoît Bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.795-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230269v1</w:t>
+                <w:t xml:space="preserve">hal-04228371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost SERS substrates composed of hybrid nanoskittles for a highly sensitive sensing of chemical molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.049⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228371v1</w:t>
+                <w:t xml:space="preserve">hal-01534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534295v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced Raman scattering improvement of gold triangular nanoprisms by a gold reflective underlayer for chemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tsigara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,64 +3451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,90 +3585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3719,90 +3719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density effect of gold nanodisks on the SERS intensity for a highly sensitive detection of chemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Decouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Charpilienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Tatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission and reflection characteristics of metal-coated optical fiber tip pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,64 +4313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,51 +5577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraparticle ultra-fast heat transfer revealed by femtosecond transient spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,277 +5795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Force are required to effectively kill bacteria on mechano-bactericidal nanopillars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Valiei</w:t>
+                <w:t xml:space="preserve">Quantitative Modeling of Ultrafast Thermal Phenomena in Plasmonic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tufenkji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Charette</w:t>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCEC 2020 – Canadian Chemical Engineering Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montreal/online, Canada</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809770v1</w:t>
+                <w:t xml:space="preserve">hal-03809776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Modeling of Ultrafast Thermal Phenomena in Plasmonic Structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">External Force are required to effectively kill bacteria on mechano-bactericidal nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Valiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Nathalie Tufenkji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
+              <w:t xml:space="preserve">CCEC 2020 – Canadian Chemical Engineering Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal/online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809776v1</w:t>
+                <w:t xml:space="preserve">hal-03809770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
               </w:r>
@@ -6453,51 +6453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
@@ -6690,51 +6690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,77 +6815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation of biochips for SPRI, SERS and bio-imaging: taking advantage of hydrid plasmonics modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6940,77 +6940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic biochip for “SPRI, SERS and bio-imaging” in vitro monitoring of bio, molecular to cellular, surface interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
@@ -7203,51 +7203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7328,51 +7328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7565,51 +7565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thermoplasmonics effects on gold film and coupled nanoparticles array at subpicosecond resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,103 +7940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
@@ -8059,342 +8059,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-01527990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527990v1</w:t>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8449,90 +8449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal instrumentation to improve plasmonic biodétection (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-14</w:t>
@@ -8555,682 +8555,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lithography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156841v1</w:t>
+                <w:t xml:space="preserve">hal-01757537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Yasukini</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
+              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307455v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757537v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403609v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,90 +9311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9436,77 +9436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,90 +9561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9686,90 +9686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9811,77 +9811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gold film under plasmonic nanodisks to enhance SERS and SPR signal (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,77 +9936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional SERS revealed on one and two dimensional gold nano-gratings (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10057,51 +10057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,77 +10195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative nanostructured biochips to combine SPRI and SERS (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10307,90 +10307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold layer under plasmonic nanodisks to enhance SERS and SPR signals (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10432,90 +10432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10557,51 +10557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring for Sensitivity Enhancement of Biosensors based on Surface Plasmon Resonance and Surface Enhanced Raman Scattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,51 +10609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
@@ -10727,51 +10727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraparticle Heat Transfer inside Cross-shaped Nanoparticles Revealed by Femtosecond Transient Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10839,51 +10839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking ultra-fast heat transfer inside cross-shaped nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10964,51 +10964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Achlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11208,307 +11208,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrical probe of the optical band structure in a plasmonic multilayer stack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+                <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">GOLD18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333300v1</w:t>
+                <w:t xml:space="preserve">hal-02093427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp. Cloarec</w:t>
+                <w:t xml:space="preserve">An electrical probe of the optical band structure in a plasmonic multilayer stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuiyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Achlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOLD18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Int. Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093427v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-space optical microscopy of nanoparticle arrays: opportunities and artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11589,51 +11589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawhar Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11759,51 +11759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/q0395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11901,51 +11901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12186,51 +12186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration d'or pour la biodétection plasmonique et la diffusion Raman exaltée de surface : réalisation, caractérisation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLO015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12426,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#233;lis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Denain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guernion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Kouame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2025015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04786939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gherman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stricher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02610a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zapata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Valiei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Charette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04233716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Karsenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mckay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Achlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gree" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01166d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029976" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.049" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQF4S0P8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.006620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Tay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tufenkji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307435v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757544v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333300v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04245093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0395" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01446175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>