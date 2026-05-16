--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -357,165 +357,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parigi : façadisme à l’orizzontale per i dintorni di Notre-Dame »</w:t>
+                <w:t xml:space="preserve">« Parigi : il martirio dell’ex-Bibiothèque Nationale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Giornale dell'Architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847209v1</w:t>
+                <w:t xml:space="preserve">halshs-03847220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parigi : il martirio dell’ex-Bibiothèque Nationale »</w:t>
+                <w:t xml:space="preserve">« Parigi : façadisme à l’orizzontale per i dintorni di Notre-Dame »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Giornale dell'Architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847220v1</w:t>
+                <w:t xml:space="preserve">halshs-03847209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Notre-Dame, le parvis de la concorde »</w:t>
               </w:r>
@@ -633,217 +633,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Notre-Dame de paris ou l’incapacité française à accorder stratégies monumentale et urbaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 296, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847167v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03204854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parigi Notre-Dame de Paris, due anni dopo l’incendio »</w:t>
               </w:r>
@@ -1181,50 +1181,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vaudou-Luthi, la piscine de Château-Thierry (1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture-Mouvement-Continuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vaudou-Luthi, la piscine de Château-Thierry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1233,139 +1315,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846909v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02547344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réhabilitation (presque) invisible du château de Saint-Maire, Lausanne »</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeandrevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lempereur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeandrevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lempereur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>