--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -744,459 +744,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability of digital numeration training for students at primary school</w:t>
+                <w:t xml:space="preserve">Design approach of digital numeration training for students in a primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningxi Chen</w:t>
+                <w:t xml:space="preserve">Adrian Roussel-Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Roussel-Fayard</w:t>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tabarant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Human-Computer Interaction (HCII 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, virtual, France. pp.258-265, </w:t>
+              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics: Advances in Human Factors in Training, Education, and Learning Sciences (AHFE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtual, United States. pp.157-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90179-0_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80000-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419529v1</w:t>
+                <w:t xml:space="preserve">hal-03419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach of digital numeration training for students in a primary school</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de la batterie ETAL: Évaluation des Troubles Acquis de la Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bézy Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics: Advances in Human Factors in Training, Education, and Learning Sciences (AHFE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique TMBI 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse (31000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419353v1</w:t>
+                <w:t xml:space="preserve">hal-04805784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la batterie ETAL: Évaluation des Troubles Acquis de la Lecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usability of digital numeration training for students at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Solier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bézy Catherine</w:t>
+                <w:t xml:space="preserve">Ningxi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Roussel-Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique TMBI 2.0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Human-Computer Interaction (HCII 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtual, France. pp.258-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90179-0_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805784v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Clinical Data to the Design of Assistive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,230 +1496,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlanguage in action : lexical creativity and control mechanisms in L2 German</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical innovation as a marker of creativity - cross-linguistic influence in oral production of L2 German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Krönert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Connaissances et usages en langue seconde (COULS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th European Second Language Association Conference (EuroSLA 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164583v1</w:t>
+                <w:t xml:space="preserve">hal-02164536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical innovation as a marker of creativity - cross-linguistic influence in oral production of L2 German</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlanguage in action : lexical creativity and control mechanisms in L2 German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Second Language Association Conference (EuroSLA 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Colloque Connaissances et usages en langue seconde (COULS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164536v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation lexicale – production orale en L2 : quelle (dis)fluence ?</w:t>
               </w:r>
@@ -1934,55 +1934,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the Association for Language Awareness : Language Awareness for our Multicultural World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Concordia, Montréal, Canada, Jul 2012, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">11th International Conference of the Association for Language Awareness (ALA 2012) Language Awareness for our Multicultural World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Concordia, Montréal, Canada, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2395,77 +2395,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du protocole d’Évaluation des Troubles Acquis de la Lecture (ETAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32AAFA3A"/>
+    <w:nsid w:val="6AF49E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7570-1539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171163397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cast&#233;ras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)85025-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6F12P7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxi Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Roussel-Fayard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tabarant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90179-0_33" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80000-0_19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zy Catherine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3818.0160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine De Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7570-1539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171163397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cast&#233;ras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)85025-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6F12P7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Roussel-Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tabarant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80000-0_19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zy Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxi Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90179-0_33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3818.0160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine De Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>