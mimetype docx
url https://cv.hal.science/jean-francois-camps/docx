--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1496,230 +1496,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical innovation as a marker of creativity - cross-linguistic influence in oral production of L2 German</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlanguage in action : lexical creativity and control mechanisms in L2 German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Second Language Association Conference (EuroSLA 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Colloque Connaissances et usages en langue seconde (COULS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164536v1</w:t>
+                <w:t xml:space="preserve">hal-02164583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlanguage in action : lexical creativity and control mechanisms in L2 German</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical innovation as a marker of creativity - cross-linguistic influence in oral production of L2 German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Krönert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Connaissances et usages en langue seconde (COULS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th European Second Language Association Conference (EuroSLA 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164583v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation lexicale – production orale en L2 : quelle (dis)fluence ?</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AF49E88"/>
+    <w:nsid w:val="2417AC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7570-1539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171163397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cast&#233;ras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)85025-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6F12P7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Roussel-Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tabarant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80000-0_19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zy Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxi Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90179-0_33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3818.0160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine De Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7570-1539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171163397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cast&#233;ras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)85025-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6F12P7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Roussel-Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tabarant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80000-0_19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Massa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zy Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxi Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90179-0_33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04400211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3818.0160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine De Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>