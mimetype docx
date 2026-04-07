--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -565,835 +565,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une typologie des prudences numériques en éducation : une réponse aux pratiques sociales de références actuelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raynault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RITPU-IJTHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n2-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.313-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t>
+                <w:t xml:space="preserve">hal-04634520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère privée, sphère scolaire et porosités des usages du numérique comme révélateurs de hubs sociaux et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (11), pp.10 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi11.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pré-disponibilité numérique des supports de cours (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APEMU. Association des professeurs d'éducation musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repenser le collectif, N°234, pp.9-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a school of digital risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Responses to cybermenaces, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Repenser le collectif, N°234, pp.9-13</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l'université, au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IJARTech ( International Journal of Applied Research and Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Articles JIP2018, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning by and with digital technology: Educating the young for a balanced use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Digital technology and life in society, Juin 2019 (N°6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profil de l’apprenant numérique, du collège à l’université : le cas de Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2019.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du et par le numérique : la formation des jeunes générations à un juste usage du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école du risque numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Répondre à la menace cyber, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497301v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02882487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies peuvent-elles modifier la forme universitaire ? Certainement !</w:t>
               </w:r>
@@ -2180,79 +2180,79 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition de la forme scolaire au prisme du Numérique : Le Numérique comme catalyseur et révélateur</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sociologie. Université de Pau et des Pays de l'Adour (UPPA), Pau, FRA., 2020. Français. </w:t>
+                <w:t xml:space="preserve">Transition de la forme scolaire au prisme du Numérique : le Numérique comme catalyseur et révélateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université de Pau et des Pays de l'Adour, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020PAUU1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03250689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2584,84 +2584,153 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution de la « pré-disponibilité numérique » des supports de cours pré et post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International TICEMED 14 - Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ticemed, Oct 2024, Caire, Egypte, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Typologie des Niveaux de Prudence Numérique (TNPN) pour articuler recherche, formation et innovation numérique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2670,73 +2739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROC Vers des formations numériques critiques et émancipatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie des « Prudences numériques », un outil didactique au service de l'intégration d'une éducation au numérique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2752,142 +2821,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">aref : actualités de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle littéracie numérique (au sens large) pour les jeunes français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international : Littéracies avancées, littéracies numériques : quelles contraintes, quel accompagnement en contexte algérien ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Oum El Bouaghi, Apr 2024, Oum El Bouaghi, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique au prisme du scénario proposé aux étudiants : de quel éventail de possibilités est-il question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ROC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REFAD, ONE, CIRTA, Université TÉLUQ, Nov 2023, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être à l’école au prisme des niveaux de prudence numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2903,73 +3041,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Bien à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRANE de l'académie Orleans-Tours, Apr 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intégration de l’IA en éducation, pensée en termes de « prudences numériques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2985,73 +3123,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEPE 2024 - Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI integration in education, thought out in terms of «digital prudences»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3067,3455 +3205,3386 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Conference of the TEPE Network : Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level (TEPE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille University; Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Oum El Bouaghi, Apr 2024, Oum El Bouaghi, Algérie</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et prudence numérique à l'ère de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique et hybridations, au prisme du numérique : une taxonomie de l’innovation pédagogique instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ticemed, Imsic, Crem, Panteion, Oct 2022, Athènes, Grèce. pp.43-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) changements(s) dans l’ESR et la place du numérique dans les pratiques enseignantes post-pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hybridation des enseignements, de quoi parle-t-on ? Une taxonomie de l’innovation pédagogique et des formes d’hybridations des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude «Hybridation des enseignements par le numérique et transformations pédagogiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, DANE et EAFC de l’académie de Versailles, Jun 2023, Marly-le-Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une régulation critique du Numérique et de l’IA en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International hybride : l'Intelligence Artificielle au croisement des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Chahid Cheikh Larbi Tbessi-Tebessa, Dec 2023, Tebessa, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une typologie augmentée des formes d’hybridations pédagogiques instrumentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international DEFI’22 (Digitalisation, Education, Formation, Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure de l'Education et de la Formation, Nov 2022, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque international du CEDUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un usage raisonné du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ludovia.be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence du numérique, Nov 2022, Spa, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation pédagogique à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaires de la Maison du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Occitanie, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Clé(s) de l’éducation : construire la classe ensemble », Journées pédagogiques de la Cardie et la Drane de l’académie de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un Numérique raisonné en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum EIDOS64 « Numérique responsable », quel rôle pour l’école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Pyrénées-Atlantiques et DSDEN64, Jan 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un usage raisonné du Numérique dans vos formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation du réseau, Formation de formateurs aux usages du numérique éducatif.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Académique du Numérique Éducatif de Bordeaux, Nov 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle manière d’être au monde de l’individu scolarisé, au prisme du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e colloque international de l’Association Française d’Education Comparée et des Echanges (AFDECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Sébastien, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Numérique éducatif au Numérique pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Tali</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international Ludovia 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu scolarisé au prisme d'une nouvelle sociabilité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, DANE et EAFC de l’académie de Versailles, Jun 2023, Marly-le-Roi, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition de la forme scolaire au prisme du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand témoin pour le 64 aux Etats généraux du numérique pour l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAFPEN (Délégation Académique à la Formation des Personnels de l'Éducation Nationale), Oct 2020, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Chahid Cheikh Larbi Tbessi-Tebessa, Dec 2023, Tebessa, Algérie</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école du risque numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « les dossiers de l’écran » - EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agence du numérique, Nov 2022, Spa, Belgique</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire régional n°3, “Formation professionnelle : vers une nouvelle société de compétences”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation régionale de l’ingénierie de formation à la DRAAF-SRFD Centre-Val de Loire - EPLEFPA du Loiret, Site de Montargis, Ministère de l’agriculture, Oct 2019, Montargis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Occitanie, May 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisation du réseau des DRTIC dans le cadre du plan d’action triennal pour le développement du numérique éducatif dans l’enseignement technique agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGER, Ministère de l’agriculture, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent aujourd’hui et ses usages du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale de l’Innovation Pédagogique de l’enseignement agricole public de Bourgogne-Franche-Comté 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAAF-SRFD, Ministère de l’agriculture, Jul 2019, Tournus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Pyrénées-Atlantiques et DSDEN64, Jan 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-values et diffusion d'une innovation techno-pédagogique au sein de l’institution éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Supérieure de l'Education et de la Formation, Nov 2022, Oujda, Maroc</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des enseignants et étudiants, autour de la pré-disponibilité numérique des supports de cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-values et diffusion d'une innovation technopédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction Académique du Numérique Éducatif de Bordeaux, Nov 2021, Pau, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis pour l’école à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pédagogique de Pully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissement de Pully-Paudex-Belmont, Sep 2018, Pully, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Sébastien, Espagne</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e séminaire académique sur le numérique éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DANE (Direction académique du numérique éducatif), Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, au prisme du genre et du niveau scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Journées Internationales de l'Innovation Pédagogique" JIP'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, amplificateur de l’interaction éducative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pédagogique de l’Université Lyon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DAFPEN (Délégation Académique à la Formation des Personnels de l'Éducation Nationale), Oct 2020, Bayonne, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel numérique pour les jeunes d’aujourd’hui et les salariés de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and Healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DRAAF-SRFD, Ministère de l’agriculture, Jul 2019, Tournus, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l’université, au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université numérique d’automne (UNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé, rectorats des académies de Besançon et de Dijon, DSDEN, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Délégation régionale de l’ingénierie de formation à la DRAAF-SRFD Centre-Val de Loire - EPLEFPA du Loiret, Site de Montargis, Ministère de l’agriculture, Oct 2019, Montargis, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active (avec le numérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers de nouveaux modèles d’apprentissage, de pratiques pédagogiques innovantes et TIC pour l’éducation au développement durable : L’ère des Technologies de l’Information et de la Communication : éducation, formation, enseignement et développement durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté polydisciplinaire de Ouarzazate, Oct 2016, ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DGER, Ministère de l’agriculture, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PédagoTice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des interactions numériques, du collège à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représentations des enseignants et étudiants, autour de la pré-disponibilité numérique des supports de cours</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques formelles et informelles des apprenants, du collège à l'université : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sherbrooke, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique : une question d’outils, d’usages ou d’état d’esprit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPAPE (Innovation pédagogique, accompagnement et professionnalisation des étudiants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISET Djerba, Apr 2017, Djerba, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est-on avec le numérique à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée numérique du canton de Vaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école d’ingénierie et de gestion, Dec 2017, Yverdon Les Bains, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques formelles et informelles des enseignants, du collège à l'université : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crifpe, May 2017, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international « L’ère des Technologies de l’Information et de la Communication : Education, Formation, Enseignement et Développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FPO, Oct 2016, Ouarzazate, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ANEPHOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orchies, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie active, est-ce efficace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEDuX-Rabat « pratiques pédagogiques innovantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIC-AUF, Nov 2016, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement, réussite et pédagogie active : Enquête de satisfaction étudiante sur la décennie 2005-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle pédagogie à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEDuX-Caire « pratiques pédagogiques innovantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elearning Africa, May 2016, Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Etablissement de Pully-Paudex-Belmont, Sep 2018, Pully, Suisse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie active, est-ce efficace à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DANE (Direction académique du numérique éducatif), Apr 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement et réussite en formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie active : Analyse de l’influence d’un changement de forme pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque JIP'2016, Sousse, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISET Gabes, Université Virtuelle de Tunis (UVT), Dec 2016, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plus-values et diffusion d'une innovation technopédagogique</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il changer de pédagogie à l’ère du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de médecine de Nice, Jan 2018, Nice, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hyperconnexion et apprentissage avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC, Oct 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6583,51 +6652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2A1078B"/>
+    <w:nsid w:val="DF83761D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6814,51 +6883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU1082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>