--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -319,1144 +319,1278 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djazia Bessalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF: Sciences et Technologie de l'Information et de la comunication pour l'Ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enrichissement du concept d’hybridation éducative : 10 formes d’hybridation pour innover en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14y49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie des « Prudences numériques », un outil didactique au service d’une intégration d’une éducation au numérique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/148mu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des prudences numériques en éducation : une réponse aux pratiques sociales de références actuelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raynault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITPU-IJTHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n2-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (2), pp.313-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphère privée, sphère scolaire et porosités des usages du numérique comme révélateurs de hubs sociaux et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (11), pp.10 - 26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi11.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pré-disponibilité numérique des supports de cours (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEMU. Association des professeurs d'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Repenser le collectif, N°234, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a school of digital risks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Responses to cybermenaces, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning by and with digital technology: Educating the young for a balanced use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Digital technology and life in society, Juin 2019 (N°6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l'université, au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJARTech ( International Journal of Applied Research and Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Articles JIP2018, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du et par le numérique : la formation des jeunes générations à un juste usage du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Digital technology and life in society, Juin 2019 (N°6)</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le profil de l’apprenant numérique, du collège à l’université : le cas de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2019.485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école du risque numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.76-81</w:t>
+              <w:t xml:space="preserve">, 2019, Répondre à la menace cyber, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Répondre à la menace cyber, 8</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies peuvent-elles modifier la forme universitaire ? Certainement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'évaluation : rôle de synchroniseur des multiples temporalités dans les formations en régime numérique ?, 22 (2018)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1466,456 +1600,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une régulation critique du Numérique et de l’IA en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie numérique et pratiques innovantes dans le système éducatif algérien - retour d’expériences Ouvrage collectif dans le cadre du projet PRFU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fekra.com, p. 7-29, 2024, 978-9969-555-08-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif 5J5IA, un exemple de régulation critique de l’IA en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENSEIGNER ET APPRENDRE A L'ERE DE L'IA Acculturation, intégration et usages créatifs de l'IA en éducation LIVRE BLANC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle manière d'être au monde de l'individu scolarisé, au prisme du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une éducation inclusive pour un développement durable. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-73, 2022, 978-2-14-026190-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité en éducation du collège à l’université, au prisme des interactions numériques des enseignants et apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUN-Éditions Universitaires de Lorraine, Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-194, 2021, Enseignement supérieur et numérique : Mondialisation, mobilités, 9782814305953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Penser les espaces physiques d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur de la Belle Province de Québec - Carnets de voyage - A la rencontre d'autres cultures et pratiques pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.27110.11841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1925,244 +2059,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Touiaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universitaires européennes </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3639546736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,100 +2306,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition de la forme scolaire au prisme du Numérique : le Numérique comme catalyseur et révélateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Pau et des Pays de l'Adour, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PAUU1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03250689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2275,137 +2409,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux modèles d’apprentissage, de pratiques pédagogiques innovantes et TIC pour l’éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Touiaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Belahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ère des Technologies de l’Information et de la Communication : éducation, formation, enseignement et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ouarzazate, Maroc. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01660505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2415,192 +2549,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 jours, 5 activités SCOL_IA d'introduction aux compétences numériques en lien avec l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le numérique éducatif fait-il tant débat autour des bénéfices que l’on peut en attendre ? Explications via la métaphore de l’amplificateur pédagogique et définition de la pédagogie à l’ère du numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,3981 +2744,3981 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la « pré-disponibilité numérique » des supports de cours pré et post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TICEMED 14 - Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ticemed, Oct 2024, Caire, Egypte, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Typologie des Niveaux de Prudence Numérique (TNPN) pour articuler recherche, formation et innovation numérique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROC Vers des formations numériques critiques et émancipatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie des « Prudences numériques », un outil didactique au service de l'intégration d'une éducation au numérique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">aref : actualités de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle littéracie numérique (au sens large) pour les jeunes français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Littéracies avancées, littéracies numériques : quelles contraintes, quel accompagnement en contexte algérien ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Oum El Bouaghi, Apr 2024, Oum El Bouaghi, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique au prisme du scénario proposé aux étudiants : de quel éventail de possibilités est-il question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ROC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REFAD, ONE, CIRTA, Université TÉLUQ, Nov 2023, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être à l’école au prisme des niveaux de prudence numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet Bien à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE de l'académie Orleans-Tours, Apr 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une intégration de l’IA en éducation, pensée en termes de « prudences numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEPE 2024 - Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI integration in education, thought out in terms of «digital prudences»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual Conference of the TEPE Network : Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level (TEPE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille University; Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et prudence numérique à l'ère de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique et hybridations, au prisme du numérique : une taxonomie de l’innovation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ticemed, Imsic, Crem, Panteion, Oct 2022, Athènes, Grèce. pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le(s) changements(s) dans l’ESR et la place du numérique dans les pratiques enseignantes post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hybridation des enseignements, de quoi parle-t-on ? Une taxonomie de l’innovation pédagogique et des formes d’hybridations des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude «Hybridation des enseignements par le numérique et transformations pédagogiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, DANE et EAFC de l’académie de Versailles, Jun 2023, Marly-le-Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une régulation critique du Numérique et de l’IA en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International hybride : l'Intelligence Artificielle au croisement des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Chahid Cheikh Larbi Tbessi-Tebessa, Dec 2023, Tebessa, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une typologie augmentée des formes d’hybridations pédagogiques instrumentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international DEFI’22 (Digitalisation, Education, Formation, Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure de l'Education et de la Formation, Nov 2022, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque international du CEDUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un usage raisonné du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ludovia.be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence du numérique, Nov 2022, Spa, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation pédagogique à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaires de la Maison du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Occitanie, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Clé(s) de l’éducation : construire la classe ensemble », Journées pédagogiques de la Cardie et la Drane de l’académie de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un Numérique raisonné en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum EIDOS64 « Numérique responsable », quel rôle pour l’école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Pyrénées-Atlantiques et DSDEN64, Jan 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un usage raisonné du Numérique dans vos formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation du réseau, Formation de formateurs aux usages du numérique éducatif.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Académique du Numérique Éducatif de Bordeaux, Nov 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle manière d’être au monde de l’individu scolarisé, au prisme du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e colloque international de l’Association Française d’Education Comparée et des Echanges (AFDECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Sébastien, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Numérique éducatif au Numérique pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Céci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet Bien à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE de l'académie Orleans-Tours, Apr 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international Ludovia 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu scolarisé au prisme d'une nouvelle sociabilité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille University; Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition de la forme scolaire au prisme du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand témoin pour le 64 aux Etats généraux du numérique pour l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAFPEN (Délégation Académique à la Formation des Personnels de l'Éducation Nationale), Oct 2020, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Ax-les-Thermes, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent aujourd’hui et ses usages du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale de l’Innovation Pédagogique de l’enseignement agricole public de Bourgogne-Franche-Comté 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAAF-SRFD, Ministère de l’agriculture, Jul 2019, Tournus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ticemed, Imsic, Crem, Panteion, Oct 2022, Athènes, Grèce. pp.43-63</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école du risque numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « les dossiers de l’écran » - EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire régional n°3, “Formation professionnelle : vers une nouvelle société de compétences”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation régionale de l’ingénierie de formation à la DRAAF-SRFD Centre-Val de Loire - EPLEFPA du Loiret, Site de Montargis, Ministère de l’agriculture, Oct 2019, Montargis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, DANE et EAFC de l’académie de Versailles, Jun 2023, Marly-le-Roi, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisation du réseau des DRTIC dans le cadre du plan d’action triennal pour le développement du numérique éducatif dans l’enseignement technique agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGER, Ministère de l’agriculture, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Chahid Cheikh Larbi Tbessi-Tebessa, Dec 2023, Tebessa, Algérie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-values et diffusion d'une innovation techno-pédagogique au sein de l’institution éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Supérieure de l'Education et de la Formation, Nov 2022, Oujda, Maroc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des enseignants et étudiants, autour de la pré-disponibilité numérique des supports de cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-values et diffusion d'une innovation technopédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agence du numérique, Nov 2022, Spa, Belgique</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, amplificateur de l’interaction éducative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pédagogique de l’Université Lyon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Occitanie, May 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis pour l’école à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pédagogique de Pully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissement de Pully-Paudex-Belmont, Sep 2018, Pully, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e séminaire académique sur le numérique éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DANE (Direction académique du numérique éducatif), Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Pyrénées-Atlantiques et DSDEN64, Jan 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, au prisme du genre et du niveau scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Journées Internationales de l'Innovation Pédagogique" JIP'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction Académique du Numérique Éducatif de Bordeaux, Nov 2021, Pau, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel numérique pour les jeunes d’aujourd’hui et les salariés de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and Healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Sébastien, Espagne</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l’université, au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université numérique d’automne (UNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé, rectorats des académies de Besançon et de Dijon, DSDEN, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PédagoTice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DAFPEN (Délégation Académique à la Formation des Personnels de l'Éducation Nationale), Oct 2020, Bayonne, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active (avec le numérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers de nouveaux modèles d’apprentissage, de pratiques pédagogiques innovantes et TIC pour l’éducation au développement durable : L’ère des Technologies de l’Information et de la Communication : éducation, formation, enseignement et développement durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté polydisciplinaire de Ouarzazate, Oct 2016, ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des interactions numériques, du collège à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Délégation régionale de l’ingénierie de formation à la DRAAF-SRFD Centre-Val de Loire - EPLEFPA du Loiret, Site de Montargis, Ministère de l’agriculture, Oct 2019, Montargis, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques formelles et informelles des apprenants, du collège à l'université : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DGER, Ministère de l’agriculture, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique : une question d’outils, d’usages ou d’état d’esprit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPAPE (Innovation pédagogique, accompagnement et professionnalisation des étudiants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISET Djerba, Apr 2017, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DRAAF-SRFD, Ministère de l’agriculture, Jul 2019, Tournus, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est-on avec le numérique à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée numérique du canton de Vaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école d’ingénierie et de gestion, Dec 2017, Yverdon Les Bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques formelles et informelles des enseignants, du collège à l'université : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crifpe, May 2017, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international « L’ère des Technologies de l’Information et de la Communication : Education, Formation, Enseignement et Développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FPO, Oct 2016, Ouarzazate, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ANEPHOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orchies, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie active, est-ce efficace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEDuX-Rabat « pratiques pédagogiques innovantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIC-AUF, Nov 2016, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle pédagogie à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEDuX-Caire « pratiques pédagogiques innovantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elearning Africa, May 2016, Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement, réussite et pédagogie active : Enquête de satisfaction étudiante sur la décennie 2005-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie active, est-ce efficace à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Etablissement de Pully-Paudex-Belmont, Sep 2018, Pully, Suisse</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement et réussite en formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DANE (Direction académique du numérique éducatif), Apr 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie active : Analyse de l’influence d’un changement de forme pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque JIP'2016, Sousse, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISET Gabes, Université Virtuelle de Tunis (UVT), Dec 2016, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisie</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il changer de pédagogie à l’ère du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hyperconnexion et apprentissage avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC, Oct 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...1379 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6652,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF83761D"/>
+    <w:nsid w:val="8754D96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6883,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU1082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>