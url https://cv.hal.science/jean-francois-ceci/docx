--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,6731 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6679 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François CECI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">- Professeur en technopédagogie et technologies numériques dans les systèmes d'éducation et de formation, à la Faculté de de Psychologie, Logopédie et Sciences de l'Education (FPLSE) de l'Université de Liège (Belgique). - Directeur du CRIFA (Centre de recherche sur l'instrumentation de la formation et de l'apprentissage en Anthropocène)- Chercheur à l'UR Equale (Evaluation et qualité de l'enseignement)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-ceci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7112-2449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186345852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wtFGDL4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-François CÉCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est enseignant en technopédagogies à l'Université de Liège et chercheur au CRIFA. Ingénieur en technologies, docteur en sociologie du numérique et de l’éducation, qualifié CNU 70 et 71, il enseigne à la croisée des sciences de l’éducation et du numérique. Il forme notamment de futurs enseignants à « enseigner à l’ère du numérique ». Praticien-chercheur, il expérimente les pédagogies actives, dans le cadre d’un usage raisonné, efficient et critique du numérique en éducation.Il mène des recherches sur les transitions numériques et éducatives, les plus-values du numérique en éducation, l’hybridation des formations, les risques et prudences numériques à l’ère de l’anthropocène, la régulation critique du numérique et de l’IA en éducation et sur une typologie de l’innovation pédagogique instrumentée. L’ensemble contribue à une nouvelle approche didactique et éthique du numérique en éducation, notamment pour la formation des enseignants.Dans le milieu associatif pour la refondation de l’Ecole, il est administrateur à l'An@e (Association nationale des acteurs de l'école), éditrice du site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.educavox.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Comme directeur du service numérique, chargé de mission TICE puis conseiller numérique, il a participé à la vision stratégique et au pilotage politique et technique de son université (l’UPPA), en matière de numérique éducatif.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Academia.edu : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LinkedIn : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil professionnel</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ScoopIt : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille scientifique et technique</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">YouTube : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et Numérique</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Educavox.fr : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles de blog</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Twitter : @JFCeci</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (3), 30p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du concept d’hybridation éducative : 10 formes d’hybridation pour innover en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des « Prudences numériques », un outil didactique au service d’une intégration d’une éducation au numérique en Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raynault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Charalampopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.313-342. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des prudences numériques en éducation : une réponse aux pratiques sociales de références actuelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raynault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITPU-IJTHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphère privée, sphère scolaire et porosités des usages du numérique comme révélateurs de hubs sociaux et éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (11), pp.10 - 26. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pré-disponibilité numérique des supports de cours (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEMU. Association des professeurs d'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Repenser le collectif, N°234, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning by and with digital technology: Educating the young for a balanced use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Digital technology and life in society, Juin 2019 (N°6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l'université, au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJARTech ( International Journal of Applied Research and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Articles JIP2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil de l’apprenant numérique, du collège à l’université : le cas de Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.91. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du et par le numérique : la formation des jeunes générations à un juste usage du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école du risque numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Répondre à la menace cyber, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a school of digital risks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Responses to cybermenaces, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies peuvent-elles modifier la forme universitaire ? Certainement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'évaluation : rôle de synchroniseur des multiples temporalités dans les formations en régime numérique ?, 22 (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une régulation critique du Numérique et de l’IA en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie numérique et pratiques innovantes dans le système éducatif algérien - retour d’expériences Ouvrage collectif dans le cadre du projet PRFU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fekra.com, p. 7-29, 2024, 978-9969-555-08-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif 5J5IA, un exemple de régulation critique de l’IA en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNER ET APPRENDRE A L'ERE DE L'IA Acculturation, intégration et usages créatifs de l'IA en éducation LIVRE BLANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle manière d'être au monde de l'individu scolarisé, au prisme du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation inclusive pour un développement durable. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-73, 2022, 978-2-14-026190-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité en éducation du collège à l’université, au prisme des interactions numériques des enseignants et apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN-Éditions Universitaires de Lorraine, Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-194, 2021, Enseignement supérieur et numérique : Mondialisation, mobilités, 9782814305953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Penser les espaces physiques d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Coudrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur de la Belle Province de Québec - Carnets de voyage - A la rencontre d'autres cultures et pratiques pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27110.11841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3639546736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de la forme scolaire au prisme du Numérique : le Numérique comme catalyseur et révélateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Pau et des Pays de l'Adour, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PAUU1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03250689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modèles d’apprentissage, de pratiques pédagogiques innovantes et TIC pour l’éducation au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Belahsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ère des Technologies de l’Information et de la Communication : éducation, formation, enseignement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ouarzazate, Maroc. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01660505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 jours, 5 activités SCOL_IA d'introduction aux compétences numériques en lien avec l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chiardola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le numérique éducatif fait-il tant débat autour des bénéfices que l’on peut en attendre ? Explications via la métaphore de l’amplificateur pédagogique et définition de la pédagogie à l’ère du numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Typologie des Niveaux de Prudence Numérique (TNPN) pour articuler recherche, formation et innovation numérique en Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROC Vers des formations numériques critiques et émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des « Prudences numériques », un outil didactique au service de l'intégration d'une éducation au numérique en Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">aref : actualités de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la « pré-disponibilité numérique » des supports de cours pré et post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 14 - Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ticemed, Oct 2024, Caire, Egypte, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique au prisme du scénario proposé aux étudiants : de quel éventail de possibilités est-il question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REFAD, ONE, CIRTA, Université TÉLUQ, Nov 2023, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être à l’école au prisme des niveaux de prudence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Bien à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRANE de l'académie Orleans-Tours, Apr 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intégration de l’IA en éducation, pensée en termes de « prudences numériques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024 - Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI integration in education, thought out in terms of «digital prudences»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE Network : Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level (TEPE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille University; Structure Fédérative d’Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littéracie numérique (au sens large) pour les jeunes français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : Littéracies avancées, littéracies numériques : quelles contraintes, quel accompagnement en contexte algérien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Oum El Bouaghi, Apr 2024, Oum El Bouaghi, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et prudence numérique à l'ère de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et hybridations, au prisme du numérique : une taxonomie de l’innovation pédagogique instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ticemed, Imsic, Crem, Panteion, Oct 2022, Athènes, Grèce. pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) changements(s) dans l’ESR et la place du numérique dans les pratiques enseignantes post-pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Charalampopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des enseignements, de quoi parle-t-on ? Une taxonomie de l’innovation pédagogique et des formes d’hybridations des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Hybridation des enseignements par le numérique et transformations pédagogiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, DANE et EAFC de l’académie de Versailles, Jun 2023, Marly-le-Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une régulation critique du Numérique et de l’IA en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International hybride : l'Intelligence Artificielle au croisement des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Chahid Cheikh Larbi Tbessi-Tebessa, Dec 2023, Tebessa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné du numérique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia.be</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence du numérique, Nov 2022, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Clé(s) de l’éducation : construire la classe ensemble », Journées pédagogiques de la Cardie et la Drane de l’académie de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de la Maison du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRANE Occitanie, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un Numérique raisonné en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum EIDOS64 « Numérique responsable », quel rôle pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Pyrénées-Atlantiques et DSDEN64, Jan 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie augmentée des formes d’hybridations pédagogiques instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DEFI’22 (Digitalisation, Education, Formation, Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de l'Education et de la Formation, Nov 2022, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le retour sur intégration du numérique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international du CEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné du Numérique dans vos formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation du réseau, Formation de formateurs aux usages du numérique éducatif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Académique du Numérique Éducatif de Bordeaux, Nov 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle manière d’être au monde de l’individu scolarisé, au prisme du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e colloque international de l’Association Française d’Education Comparée et des Echanges (AFDECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint Sébastien, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Numérique éducatif au Numérique pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chiardola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Ludovia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individu scolarisé au prisme d'une nouvelle sociabilité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de la forme scolaire au prisme du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand témoin pour le 64 aux Etats généraux du numérique pour l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAFPEN (Délégation Académique à la Formation des Personnels de l'Éducation Nationale), Oct 2020, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école du risque numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « les dossiers de l’écran » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régional n°3, “Formation professionnelle : vers une nouvelle société de compétences”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation régionale de l’ingénierie de formation à la DRAAF-SRFD Centre-Val de Loire - EPLEFPA du Loiret, Site de Montargis, Ministère de l’agriculture, Oct 2019, Montargis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation du réseau des DRTIC dans le cadre du plan d’action triennal pour le développement du numérique éducatif dans l’enseignement technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGER, Ministère de l’agriculture, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent aujourd’hui et ses usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de l’Innovation Pédagogique de l’enseignement agricole public de Bourgogne-Franche-Comté 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAAF-SRFD, Ministère de l’agriculture, Jul 2019, Tournus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-values et diffusion d'une innovation techno-pédagogique au sein de l’institution éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des enseignants et étudiants, autour de la pré-disponibilité numérique des supports de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-values et diffusion d'une innovation technopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis pour l’école à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pédagogique de Pully</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etablissement de Pully-Paudex-Belmont, Sep 2018, Pully, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e séminaire académique sur le numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DANE (Direction académique du numérique éducatif), Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, au prisme du genre et du niveau scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Journées Internationales de l'Innovation Pédagogique" JIP'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, amplificateur de l’interaction éducative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pédagogique de l’Université Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel numérique pour les jeunes d’aujourd’hui et les salariés de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and Healthcare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Nice, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques numériques des enseignants, du collège à l’université, au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l’école à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université numérique d’automne (UNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, rectorats des académies de Besançon et de Dijon, DSDEN, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active (avec le numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modèles d’apprentissage, de pratiques pédagogiques innovantes et TIC pour l’éducation au développement durable : L’ère des Technologies de l’Information et de la Communication : éducation, formation, enseignement et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté polydisciplinaire de Ouarzazate, Oct 2016, ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PédagoTice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions numériques, du collège à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques formelles et informelles des apprenants, du collège à l'université : rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sherbrooke, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : une question d’outils, d’usages ou d’état d’esprit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPAPE (Innovation pédagogique, accompagnement et professionnalisation des étudiants)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISET Djerba, Apr 2017, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on avec le numérique à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée numérique du canton de Vaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école d’ingénierie et de gestion, Dec 2017, Yverdon Les Bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques formelles et informelles des enseignants, du collège à l'université : rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crifpe, May 2017, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficacité d’un dispositif de pédagogie active avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque international « L’ère des Technologies de l’Information et de la Communication : Education, Formation, Enseignement et Développement durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FPO, Oct 2016, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école s’est-elle emparée du numérique dans ses diverses missions et aux différents niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ANEPHOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orchies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, réussite et pédagogie active : Enquête de satisfaction étudiante sur la décennie 2005-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pédagogie à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDuX-Caire « pratiques pédagogiques innovantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elearning Africa, May 2016, Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie active, est-ce efficace à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et réussite en formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : Analyse de l’influence d’un changement de forme pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JIP'2016, Sousse, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISET Gabes, Université Virtuelle de Tunis (UVT), Dec 2016, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie active, est-ce efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDuX-Rabat « pratiques pédagogiques innovantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIC-AUF, Nov 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il changer de pédagogie à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEGAMED (Serious game and simulation for medicine and healthcare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de médecine de Nice, Dec 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hyperconnexion et apprentissage avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, Oct 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6786,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8754D96D"/>
+    <w:nsid w:val="9C257231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ceci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7112-2449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186345852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wtFGDL4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educavox.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/?q=%2A&amp;authIdHal_s=jean-francois-ceci&amp;rows=30" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean_Francois_Ceci/contributions" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.academia.edu/JFCeci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/jfceci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scoop.it/u/ceci-jean-francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCXFPCDuhrrTVG4uO_nUt8nQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educavox.fr/alaune/author/52-cecijeanfrancois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y49" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n2-10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.283" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fied.fr/_attachments/les-realisations-article-8/Carnets%2520de%2520voyage%2520Quebec-V2.3.pdf?download=true" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27110.11841" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250689v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU1082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01660505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belahsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>