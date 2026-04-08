--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -576,467 +576,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electrospun Nanofiber Interfaces for Biosensing Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Braiek</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.-L. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17081887⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579587v1</w:t>
+                <w:t xml:space="preserve">hal-02326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
+                <w:t xml:space="preserve">Recent Advances in Electrospun Nanofiber Interfaces for Biosensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17081887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-01514982v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Sapountzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Deman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Dhungana</w:t>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 238, pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01514982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conductometric sensor for potassium detection in whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Perfluorinated-Hexaethylene Glycol Functionalization of Gold Nanoparticles on the Enhancement of the Response of an Enzymatic Conductometric Biosensor for Urea Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,51 +1381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Step Fabrication of Electrospun Photo-Cross-Linkable Polymer Nanofibers Incorporating Multiwall Carbon Nanotubes and Enzyme for Biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp.407 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.63-72</w:t>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gelszinnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedimetric biosensor based on electrospun PEI/PVA decorated with gold nanoparticles for glucose detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ea Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imprinted poly(ethyleneco-vinyl alcohol) nanofibers electrospun on gold electrodes for impedimetric creatinine sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Betatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,51 +4937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning de nanofibres de poly(éthylène co-vinyl alcool) imprimées pour la détection impédimétrique de la créatinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Betatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>