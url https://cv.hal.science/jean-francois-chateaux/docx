--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -338,442 +338,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurography-based microfluidic algal biosensor and dedicated portable measurement station for online monitoring of urban polluted samples</w:t>
+                <w:t xml:space="preserve">Conception and Characterization of Moleculary Imprinted Polymers Nanofibers of Poly (Ethylene-Co-vinyl Alcohol) and Their Use as Membrane in Electrochemical Sensor for Creatinine Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gosset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amina Betatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of New Technology and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12816/0048926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832289v1</w:t>
+                <w:t xml:space="preserve">hal-02115920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Characterization of Moleculary Imprinted Polymers Nanofibers of Poly (Ethylene-Co-vinyl Alcohol) and Their Use as Membrane in Electrochemical Sensor for Creatinine Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xurography-based microfluidic algal biosensor and dedicated portable measurement station for online monitoring of urban polluted samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Betatache</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Technology and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.68-73. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.669-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12816/0048926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115920v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Sapountzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Deman</w:t>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mekkaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 238, pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326925v1</w:t>
+                <w:t xml:space="preserve">ujm-01514982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Electrospun Nanofiber Interfaces for Biosensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,252 +803,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.1887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s17081887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+                <w:t xml:space="preserve">A.-L. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dhungana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-01514982v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conductometric sensor for potassium detection in whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Perfluorinated-Hexaethylene Glycol Functionalization of Gold Nanoparticles on the Enhancement of the Response of an Enzymatic Conductometric Biosensor for Urea Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,295 +1228,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic capture of low abundance cell population using thick electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Step Fabrication of Electrospun Photo-Cross-Linkable Polymer Nanofibers Incorporating Multiwall Carbon Nanotubes and Enzyme for Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Sapountzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citation: Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928703⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (10), pp.B275-B281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0831510jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870694v1</w:t>
+                <w:t xml:space="preserve">hal-01229524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Fabrication of Electrospun Photo-Cross-Linkable Polymer Nanofibers Incorporating Multiwall Carbon Nanotubes and Enzyme for Biosensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic capture of low abundance cell population using thick electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem C Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162 (10), pp.B275-B281. </w:t>
+              <w:t xml:space="preserve">Citation: Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0831510jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4928703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229524v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALL-organic electrostrictive polymer composites with low driving electrical voltages for micro-fluidic pump applications</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1898,315 +1898,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quatresous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734048v1</w:t>
+                <w:t xml:space="preserve">hal-01886736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quatresous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.5013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886736v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationarity-based model for noise analysis of charge amplification with correlated double sampling</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp.407 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.63-72</w:t>
@@ -2565,380 +2565,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des propriétés diélectriques de l'os compact dans la bande 100 Hz-1 MHz : Prise en compte de l'anisotropie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NMR implantable probe: limit of metabolites detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baxan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rengle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol. 9 (N° 4-5), pp.405-416</w:t>
+              <w:t xml:space="preserve">Procs. IEEE Pro RISC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.(125-131)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174863v1</w:t>
+                <w:t xml:space="preserve">hal-00443141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR implantable probe: limit of metabolites detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rengle</w:t>
+                <w:t xml:space="preserve">NMR planar microcoil for microanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fakri-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procs. IEEE Pro RISC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, (in-press). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443141v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR planar microcoil for microanalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des propriétés diélectriques de l'os compact dans la bande 100 Hz-1 MHz : Prise en compte de l'anisotropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 9 (N° 4-5), pp.405-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00443465v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS microcoil-associated preamplifier for NMR spectroscopy</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fakri-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3049,64 +3049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of performances of electrical impedance tomography evaluated with 2-D and 3-D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (11), pp.1874 - 1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,299 +3166,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
+                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233412v1</w:t>
+                <w:t xml:space="preserve">hal-05490496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SelectBio, Jun 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490496v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW MULTI-LEVEL DESIGN FOR THE MICROFLUIDIC MIXING OF ALGAE, PARTICULES OR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3496,90 +3496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an integrated microfluidic algal biosensor for water pollution: tests on real samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3621,90 +3621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical algal biosensor in a chip-based microfluidic system for pesticides detection in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3746,64 +3746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algae to design biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,103 +3992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’outils de métrologie des RUTP: Conception d’un biocapteur algal à système microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème séminaire scientifique de l’OTHU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, villeurbanne, France</w:t>
@@ -4225,103 +4225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADICA 2016 - 10èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs, Nov 2016, MADHIA, Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, MADHIA, Tunisia</w:t>
@@ -4363,51 +4363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of biosensors using unicellular algae immobilization technique for aquatic environment control. An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perullini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,389 +4469,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibers produced by electrospinning: Principle, implementation and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MANIPULATION OF RARE CELLS IN MICROFLUIDIC DEVICES USING MAGNETOPHORESIS AND DIELECTROPHORESIS BASED ON COMPOSITE-PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gelszinnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX ET APPLICATIONS AUX DISPOSITIFS ET CAPTEURS (MADICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490308v1</w:t>
+                <w:t xml:space="preserve">hal-01986233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANIPULATION OF RARE CELLS IN MICROFLUIDIC DEVICES USING MAGNETOPHORESIS AND DIELECTROPHORESIS BASED ON COMPOSITE-PDMS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impedimetric biosensor based on electrospun PEI/PVA decorated with gold nanoparticles for glucose detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Deman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ea Sapountzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">MADICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986233v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01081555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric biosensor based on electrospun PEI/PVA decorated with gold nanoparticles for glucose detection.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanofibers produced by electrospinning: Principle, implementation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">MATERIAUX ET APPLICATIONS AUX DISPOSITIFS ET CAPTEURS (MADICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01081555v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imprinted poly(ethyleneco-vinyl alcohol) nanofibers electrospun on gold electrodes for impedimetric creatinine sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Betatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,64 +4924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning de nanofibres de poly(éthylène co-vinyl alcool) imprimées pour la détection impédimétrique de la créatinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Betatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,90 +5058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Microfluidic Device for Electric Lysis and Separation of Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.SaA07.4, </w:t>
@@ -5205,64 +5205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5317,77 +5317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite Carbon-PDMS thick electrodes for electrokinetic manipulation during cell fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,64 +5429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of dielectric properties of cortical Bone in the 100 Hz - 1 Mhz frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International conference on Electrical Biompedance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,64 +5511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between 2D and 3D EM Fields in electrical impedance cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the ESHO 98 (European Society for Hyperthermic Oncology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,90 +5606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising a gelatin phantom in the low frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hedjiedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the ESHO 98 (European Society for Hyperthermic Oncology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5746,90 +5746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic sorting system for Botrytis cinerea spores genetic purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
@@ -5979,77 +5979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water pollution sensor using microalgae and xurography-based microfluidic chips.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,103 +6100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical algal biosensor in a chip-based system for pesticides detection in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6493,51 +6493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>