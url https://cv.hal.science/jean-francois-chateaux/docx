--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -576,303 +576,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
+                <w:t xml:space="preserve">Recent Advances in Electrospun Nanofiber Interfaces for Biosensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17081887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01514982v1</w:t>
+                <w:t xml:space="preserve">hal-01579587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electrospun Nanofiber Interfaces for Biosensing Devices</w:t>
+                <w:t xml:space="preserve">Gold nanoparticles assembly on electrospun poly(vinylalcohol) /poly(ethyleneimine)/glucose oxidase nanofibers for ultrasensitive electrochemical glucose biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Sapountzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 238, pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.07.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17081887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579587v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01514982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
               </w:r>
@@ -6493,51 +6493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Kucherenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raimondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02861-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Sapountzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Betatache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0048926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01514982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSC21V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjuan Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0831510jes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yassine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Deman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baxan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chateaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9R0WFRKT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.883865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perullini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01081555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Sapountzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.543.84" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hedjiedj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>