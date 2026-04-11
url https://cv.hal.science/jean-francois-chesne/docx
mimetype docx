--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -66,2340 +66,2460 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources projet CNR J'y arrive : guides de l'enseignant &amp; livrets élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bridenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de synthèse. Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Florin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussia Simonin Kunerth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnesco-Cnam. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de synthèse. Le bien-être à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Florin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de synthèse : L’évaluation en classe, au service de l’apprentissage des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Florin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et biais de l'évaluation dans le cadre scolaire : synthèse des résultats de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisations pour améliorer la formation continue et le développement professionnel des personnels d’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation continue et développement professionnel des personnels d'éducation : dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la découverte à l'appropriation des langues vivantes étrangères : comment l’école peut-elle mieux accompagner les élèves ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Yafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des inégalités scolaires d’origine territoriale dans les collèges d’Île-de-France. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comment l’école aide-t-elle les élèves à construire leur orientation ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624427v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagements citoyens des lycéens : enquête nationale réalisée par le Cnesco. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Panorama des inégalités scolaires d’origine territoriale dans les collèges d’Île-de-France. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622687v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et rédiger : comment guider les élèves dans leurs apprentissages. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Engagements citoyens des lycéens : enquête nationale réalisée par le Cnesco. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622693v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’école aide-t-elle les élèves à construire leur orientation ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Écrire et rédiger : comment guider les élèves dans leurs apprentissages. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Margaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622679v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école française propose-t-elle un cadre de vie favorable aux apprentissages et au bien-être des élèves ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Différenciation pédagogique : comment adapter l'enseignement à la réussite de tous les élèves ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwënn Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622707v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment agir plus efficacement face au décrochage scolaire ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’école française propose-t-elle un cadre de vie favorable aux apprentissages et au bien-être des élèves ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622700v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation pédagogique : comment adapter l'enseignement à la réussite de tous les élèves ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comment agir plus efficacement face au décrochage scolaire ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622717v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'école amplifie-t-elle les inégalités sociales et migratoires ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le métier d'enseignant attire-t-il toujours ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623644v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis des élèves : comprendre les évaluations internationales PISA et TIMSS. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comment l'école amplifie-t-elle les inégalités sociales et migratoires ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622727v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Acquis des élèves : comprendre les évaluations internationales PISA et TIMSS. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623801v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, comprendre, apprendre : comment développer le développement de compétences en lecture. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ? Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623725v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De vraies solutions pour l'enseignement professionnel. Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Lire, comprendre, apprendre : comment développer le développement de compétences en lecture. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623672v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d'enseignant attire-t-il toujours ? Dossier de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De vraies solutions pour l'enseignement professionnel. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623652v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombres et opérations : premiers apprentissages à l'école primaire. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2409,370 +2529,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de consensus du Cnesco. Nouveaux savoirs et nouvelles compétences des jeunes : Quelle construction dans et hors de l’école ? Notes des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Créton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes : Quelle construction dans et hors l'école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de comparaisons internationales du Cnesco sur le bien-être à l’école : Notes des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Arridiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de comparaisons internationales du Cnesco sur le bien-être à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de consensus du Cnesco. L’évaluation en classe, au service de l’apprentissage des élèves : Notes des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus du Cnesco. L’évaluation en classe, au service de l’apprentissage des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnesco-Cnam, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de comparaisons internationales du Cnesco sur la gouvernance des politiques éducatives : Notes des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de comparaisons internationales du Cnesco sur la gouvernance des politiques éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnesco-Cnam, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2782,319 +2902,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des mathématiques : des enjeux aux apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yebbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 93, pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ries.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collèges d’Île-de-France et quartiers d’implantation, un archipel hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Miletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration &amp; éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 162 (2), pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/admed.162.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir des pratiques en formation professionnelle des enseignants de mathématiques des lycées et collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,117 +3224,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité du métier d'enseignant. Etat des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). , 2016, Rapport scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3224,126 +3344,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de l'apprentissage des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Benhaïm-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp. 1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ni-15-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04115658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3353,114 +3473,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une évaluation à l’autre : des acquis des élèves sur les nombres en sixième à l’élaboration et à l’analyse d’une formation d’enseignants centrée sur le calcul mental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 7 – Denis Diderot, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01081505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3607,51 +3727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Queney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jeanneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Yafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coudroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanchard-Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolw&#235;nn Piquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cr&#233;ton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arridiaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yebbou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14158" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Miletto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Queney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Yafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coudroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanchard-Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolw&#235;nn Piquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cr&#233;ton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arridiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yebbou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Miletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>