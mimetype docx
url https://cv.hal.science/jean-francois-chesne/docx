--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -824,211 +824,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234523v1</w:t>
+                <w:t xml:space="preserve">hal-04622661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Botton</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04622661v1</w:t>
+                <w:t xml:space="preserve">hal-03234523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la découverte à l'appropriation des langues vivantes étrangères : comment l’école peut-elle mieux accompagner les élèves ? Dossier de synthèse</w:t>
               </w:r>
@@ -1113,1327 +1113,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’école aide-t-elle les élèves à construire leur orientation ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Panorama des inégalités scolaires d’origine territoriale dans les collèges d’Île-de-France. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622679v1</w:t>
+                <w:t xml:space="preserve">hal-04624427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des inégalités scolaires d’origine territoriale dans les collèges d’Île-de-France. Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Écrire et rédiger : comment guider les élèves dans leurs apprentissages. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Margaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624427v1</w:t>
+                <w:t xml:space="preserve">hal-04622693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements citoyens des lycéens : enquête nationale réalisée par le Cnesco. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnesco. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et rédiger : comment guider les élèves dans leurs apprentissages. Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Comment l’école aide-t-elle les élèves à construire leur orientation ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnesco. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Margaria</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04622693v1</w:t>
+                <w:t xml:space="preserve">hal-04622679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation pédagogique : comment adapter l'enseignement à la réussite de tous les élèves ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">L’école française propose-t-elle un cadre de vie favorable aux apprentissages et au bien-être des élèves ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622717v1</w:t>
+                <w:t xml:space="preserve">hal-04622707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école française propose-t-elle un cadre de vie favorable aux apprentissages et au bien-être des élèves ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Comment agir plus efficacement face au décrochage scolaire ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622707v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment agir plus efficacement face au décrochage scolaire ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Différenciation pédagogique : comment adapter l'enseignement à la réussite de tous les élèves ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwënn Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622700v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d'enseignant attire-t-il toujours ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Comment l'école amplifie-t-elle les inégalités sociales et migratoires ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623652v1</w:t>
+                <w:t xml:space="preserve">hal-04623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'école amplifie-t-elle les inégalités sociales et migratoires ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Acquis des élèves : comprendre les évaluations internationales PISA et TIMSS. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623644v1</w:t>
+                <w:t xml:space="preserve">hal-04622727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis des élèves : comprendre les évaluations internationales PISA et TIMSS. Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622727v1</w:t>
+                <w:t xml:space="preserve">hal-04623801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ? Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Lire, comprendre, apprendre : comment développer le développement de compétences en lecture. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623801v1</w:t>
+                <w:t xml:space="preserve">hal-04623725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, comprendre, apprendre : comment développer le développement de compétences en lecture. Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">De vraies solutions pour l'enseignement professionnel. Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623725v1</w:t>
+                <w:t xml:space="preserve">hal-04623672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De vraies solutions pour l'enseignement professionnel. Dossier de synthèse</w:t>
+                <w:t xml:space="preserve">Le métier d'enseignant attire-t-il toujours ? Dossier de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanchard-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623672v1</w:t>
+                <w:t xml:space="preserve">hal-04623652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombres et opérations : premiers apprentissages à l'école primaire. Dossier de synthèse</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collèges d’Île-de-France et quartiers d’implantation, un archipel hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Queney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Yafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coudroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanchard-Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolw&#235;nn Piquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cr&#233;ton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arridiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yebbou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Miletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Queney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Yafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coudroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanchard-Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolw&#235;nn Piquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cr&#233;ton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arridiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yebbou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Miletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>