--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -380,51 +380,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hainaut</w:t>
+                <w:t xml:space="preserve">Clement Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -432,127 +432,127 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Rançon</w:t>
+                <w:t xml:space="preserve">Adam Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
+              <w:t xml:space="preserve">, 2022, 76 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338594v1</w:t>
+                <w:t xml:space="preserve">hal-04536860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Correction: Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -560,267 +560,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
+              <w:t xml:space="preserve">, 2022, 76 (12), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625832v1</w:t>
+                <w:t xml:space="preserve">hal-05338586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Hainaut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adam Rancon</w:t>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (12), </w:t>
+              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536860v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,103 +828,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (12), pp.234. </w:t>
+              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338586v1</w:t>
+                <w:t xml:space="preserve">hal-05338594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency telecom fibered laser system for potassium laser cooling</w:t>
               </w:r>
@@ -1178,64 +1178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental realization of an ideal Floquet disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,204 +1306,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of an ideal Floquet disordered system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isam Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab0a79⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.134101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338611v1</w:t>
+                <w:t xml:space="preserve">hal-05338612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratchet effect in the quantum kicked rotor and its destruction by dynamical localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,121 +1523,121 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (6), pp.061601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.97.061601⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338613v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratchet effect in the quantum kicked rotor and its destruction by dynamical localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,1914 +1657,1512 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.061601⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.061601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.97.061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351371v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controlling symmetry and localization with an artificial gauge field in a disordered quantum system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Rançon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03481-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.134101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05338612v1</w:t>
+                <w:t xml:space="preserve">hal-01781929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling symmetry and localization with an artificial gauge field in a disordered quantum system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isam Manai</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.134101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03481-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781929v1</w:t>
+                <w:t xml:space="preserve">hal-01744050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Return to the Origin as a Probe of Atomic Phase Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Rançon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (13), pp.134101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 118 (5), pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.184101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.134101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744050v1</w:t>
+                <w:t xml:space="preserve">hal-01335469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to the Origin as a Probe of Atomic Phase Coherence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of Two-Dimensional Anderson Localization with the Atomic Kicked Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Chicireanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samir Zemmouri</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (18), pp.184101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 115 (24), pp.240603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.240603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.118.184101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05338617v1</w:t>
+                <w:t xml:space="preserve">hal-01142263v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to the Origin as a Probe of Atomic Phase Coherence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Chicireanu</w:t>
+                <w:t xml:space="preserve">Phase diagram of the Anderson transition with atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Zemmouri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.065013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.184101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335469v1</w:t>
+                <w:t xml:space="preserve">hal-00771284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Two-Dimensional Anderson Localization with the Atomic Kicked Rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isam Manai</w:t>
+                <w:t xml:space="preserve">Experimental Test of Universality of the Anderson Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Hainaut</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (24), pp.240603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.115.240603⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (9), pp.095701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338621v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Two-Dimensional Anderson Localization with the Atomic Kicked Rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Dipole Traps with Amplified Spontaneous Emission: A Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Hainaut</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zehnlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.240603⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (21), pp.4293-4297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142263v3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the Anderson transition with atomic matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.061406(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771284v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Test of Universality of the Anderson Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lopez</w:t>
+                <w:t xml:space="preserve">Light-shift tomography in an optical-dipole trap for neutral atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.095701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.031401 (R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.031401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613108v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Dipole Traps with Amplified Spontaneous Emission: A Proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark Optical Lattice of Ring Traps for Cold Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.031403(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.031403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508554v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Clément</w:t>
+                <w:t xml:space="preserve">I.C.E.: a Transportable Atomic Inertial Sensor for Test in Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
-[...149 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Clément</w:t>
+                <w:t xml:space="preserve">Fabien Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verkerk</w:t>
+                <w:t xml:space="preserve">Damien Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Boussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.673-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-006-2395-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,51 +3172,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based acetylene frequency stabilization of a potassium laser cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Cherfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3667,695 +3265,695 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Washington, France. pp.FM1A.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical evaporative cooling in a versatile optical-dipole trap at telecom wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C.E.: An Ultra-Cold Atom Source for Long-Baseline Interferometric Inertial Sensors in Reduced Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Zahzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, La Thuile, Val d'Aoste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147641v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4365,114 +3963,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un condensat de Bose-Einstein dans un piège dipolaire optique à 1565 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00343970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4619,51 +4217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dewilde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mursa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzamurro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ae2710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dewilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0265624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00426-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hainaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rancon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00564-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Cherfan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gamot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zemmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416791v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Manai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.28.000494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0a79" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.97.061601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.134101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03481-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.134101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Chicireanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.184101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.184101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.115.240603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142263v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.240603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.095701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verkerk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hennequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.031403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1A.3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00343970v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dewilde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mursa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzamurro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ae2710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dewilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0265624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rancon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00564-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hainaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00426-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Cherfan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gamot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zemmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416791v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Manai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.28.000494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0a79" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.134101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.97.061601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03481-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.134101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Chicireanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.184101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142263v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.240603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.095701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verkerk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hennequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.031403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1A.3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00343970v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>