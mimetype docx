--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated multi-axis cell for integrated atomic devices</w:t>
+                <w:t xml:space="preserve">Locally sealed microfabricated vapor cells filled from an ex situ Cs source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Péroux</w:t>
+                <w:t xml:space="preserve">Linda Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dewilde</w:t>
+                <w:t xml:space="preserve">Arthur Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mursa</w:t>
+                <w:t xml:space="preserve">Ravinder Kumar Chutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mazzamurro</w:t>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bonhomme</w:t>
+                <w:t xml:space="preserve">Jérémy Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.015022. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (14), pp.144003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ae2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0265624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438641v1</w:t>
+                <w:t xml:space="preserve">hal-05057374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally sealed microfabricated vapor cells filled from an ex situ Cs source</w:t>
+                <w:t xml:space="preserve">Microfabricated multi-axis cell for integrated atomic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Peroux</w:t>
+                <w:t xml:space="preserve">L Péroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dewilde</w:t>
+                <w:t xml:space="preserve">A Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravinder Kumar Chutani</w:t>
+                <w:t xml:space="preserve">A Mursa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+                <w:t xml:space="preserve">A Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bonhomme</w:t>
+                <w:t xml:space="preserve">J Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (14), pp.144003. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.015022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0265624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ae2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057374v1</w:t>
+                <w:t xml:space="preserve">hal-05438641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
@@ -502,51 +502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
+                <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
@@ -585,94 +585,94 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (12), pp.234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338586v1</w:t>
+                <w:t xml:space="preserve">hal-03625832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -721,100 +721,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625832v1</w:t>
+                <w:t xml:space="preserve">hal-05338594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
+                <w:t xml:space="preserve">Correction: Localization properties of the asymptotic density distribution of a one-dimensional disordered system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
@@ -853,78 +853,78 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 76 (6), pp.103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00426-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 76 (12), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338594v1</w:t>
+                <w:t xml:space="preserve">hal-05338586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency telecom fibered laser system for potassium laser cooling</w:t>
               </w:r>
@@ -1523,127 +1523,127 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.061601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratchet effect in the quantum kicked rotor and its destruction by dynamical localization</w:t>
+                <w:t xml:space="preserve">Controlling symmetry and localization with an artificial gauge field in a disordered quantum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Rançon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1653,1516 +1653,1382 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (6), pp.061601. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreva.97.061601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03481-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338613v1</w:t>
+                <w:t xml:space="preserve">hal-01781929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling symmetry and localization with an artificial gauge field in a disordered quantum system</w:t>
+                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isam Manai</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.1382. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (13), pp.134101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03481-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.134101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781929v1</w:t>
+                <w:t xml:space="preserve">hal-01744050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of a Time-Driven Phase Transition in Quantum Chaos</w:t>
+                <w:t xml:space="preserve">Return to the Origin as a Probe of Atomic Phase Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Rançon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (13), pp.134101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.134101⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118 (5), pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744050v1</w:t>
+                <w:t xml:space="preserve">hal-01335469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to the Origin as a Probe of Atomic Phase Coherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Observation of Two-Dimensional Anderson Localization with the Atomic Kicked Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Chicireanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samir Zemmouri</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (5), pp.184101. </w:t>
+              <w:t xml:space="preserve">, 2015, 115 (24), pp.240603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.184101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.240603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335469v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142263v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Two-Dimensional Anderson Localization with the Atomic Kicked Rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isam Manai</w:t>
+                <w:t xml:space="preserve">Phase diagram of the Anderson transition with atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.240603⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.065013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142263v3</w:t>
+                <w:t xml:space="preserve">hal-00771284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the Anderson transition with atomic matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Test of Universality of the Anderson Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Lopez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.065013. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (9), pp.095701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771284v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Test of Universality of the Anderson Transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Dipole Traps with Amplified Spontaneous Emission: A Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zehnlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.095701⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (21), pp.4293-4297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613108v1</w:t>
+                <w:t xml:space="preserve">hal-00508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Dipole Traps with Amplified Spontaneous Emission: A Proposal</w:t>
+                <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.061406(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508554v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-shift tomography in an optical-dipole trap for neutral atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Nyman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (6), pp.061406(R)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 78, pp.031401 (R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.031401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367901v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-shift tomography in an optical-dipole trap for neutral atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+                <w:t xml:space="preserve">Dark Optical Lattice of Ring Traps for Cold Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.031401 (R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.031401⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.031403(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.031403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303321v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Optical Lattice of Ring Traps for Cold Atoms</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.031403(R). </w:t>
+                <w:t xml:space="preserve">I.C.E.: a Transportable Atomic Inertial Sensor for Test in Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.031403⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Fabien Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Boussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.673-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-006-2395-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3172,51 +3038,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based acetylene frequency stabilization of a potassium laser cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Cherfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3265,695 +3131,695 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Washington, France. pp.FM1A.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical runaway evaporation to Bose-Einstein condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourdel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical evaporative cooling in a versatile optical-dipole trap at telecom wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C.E.: An Ultra-Cold Atom Source for Long-Baseline Interferometric Inertial Sensors in Reduced Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Zahzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, La Thuile, Val d'Aoste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147641v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3963,114 +3829,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un condensat de Bose-Einstein dans un piège dipolaire optique à 1565 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00343970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4217,51 +4083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dewilde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mursa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzamurro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ae2710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dewilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0265624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rancon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00564-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hainaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00426-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Cherfan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gamot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zemmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416791v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Manai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.28.000494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0a79" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.134101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.97.061601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03481-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.134101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Chicireanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.184101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142263v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.240603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.095701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verkerk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hennequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.031403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1A.3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00343970v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dewilde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0265624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dewilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mursa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzamurro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ae2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rancon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00564-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hainaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00426-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Cherfan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gamot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zemmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416791v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Manai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.28.000494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0a79" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.134101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03481-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.134101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Chicireanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.184101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142263v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.240603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.095701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verkerk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hennequin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.031403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1A.3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00343970v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>