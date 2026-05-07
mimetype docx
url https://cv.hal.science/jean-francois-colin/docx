--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -477,295 +477,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03652122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original pathway to selectively precipitate cobalt from an old battery solution thanks to imidazole linker</w:t>
+                <w:t xml:space="preserve">Influence of Al and F Surface Modifications on the Sudden Death Effect of Si-Gr/Li1.2Ni0.2Mn0.6O2 Li-Ion Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Caroline Lavergne-Bril</w:t>
+                <w:t xml:space="preserve">Jérémie Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 281, pp.119890. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 400, pp.139419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03380376v1</w:t>
+                <w:t xml:space="preserve">cea-03448492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al and F Surface Modifications on the Sudden Death Effect of Si-Gr/Li1.2Ni0.2Mn0.6O2 Li-Ion Cells</w:t>
+                <w:t xml:space="preserve">Original pathway to selectively precipitate cobalt from an old battery solution thanks to imidazole linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Salomon</w:t>
+                <w:t xml:space="preserve">Anna-Caroline Lavergne-Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Colin</w:t>
+                <w:t xml:space="preserve">Didier Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 400, pp.139419. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.119890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03448492v1</w:t>
+                <w:t xml:space="preserve">cea-03380376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining operando X-ray experiments and modelling to understand the heterogeneous lithiation of graphite electrodes</w:t>
               </w:r>
@@ -1281,489 +1281,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium/Sulfur Batteries Upon Cycling: Structural Modifications and Species Quantification by In Situ and Operando X-Ray Diffraction Spectroscopy</w:t>
+                <w:t xml:space="preserve">Synthesis and electrochemical properties of Li(Fe0.5Co0.5)BO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Waluś</w:t>
+                <w:t xml:space="preserve">B. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barchasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+                <w:t xml:space="preserve">C. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201500165⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (89), pp.72801-72804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra13948a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883281v1</w:t>
+                <w:t xml:space="preserve">hal-02184146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrochemical properties of Li(Fe0.5Co0.5)BO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of the LiMnBO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;-LiCoBO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; solid solution and its use as a lithium-ion cathode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Le Roux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra13948a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5273-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184146v1</w:t>
+                <w:t xml:space="preserve">hal-02184148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of the LiMnBO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;-LiCoBO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; solid solution and its use as a lithium-ion cathode material</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium/Sulfur Batteries Upon Cycling: Structural Modifications and Species Quantification by In Situ and Operando X-Ray Diffraction Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylwia Waluś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barchasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201500165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184148v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the working mechanism of lithium–sulfur batteries: in situ and operando X-ray diffraction characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Waluś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.11316. </w:t>
@@ -2579,348 +2579,505 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a practical use of sulfide solid electrolytes in all-solid-state-batteries: Impact of dry room exposure on H2S release and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Randrema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GORDON CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ventura, United States. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04248083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the industrialization of solid-state batteries: Impact of dry room exposure on sulfide-based solid electrolyte materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diry</w:t>
+                <w:t xml:space="preserve">Developments towards high energy density Li-batteries: new sulfide rocksalt cathode materials and improvement of lithium metal anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Cipolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barchasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordBatt 2022 - The 5th NordBatt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">SIPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04049568v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04248243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments towards high energy density Li-batteries: new sulfide rocksalt cathode materials and improvement of lithium metal anode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Barchasz</w:t>
+                <w:t xml:space="preserve">Towards the industrialization of solid-state batteries: Impact of dry room exposure on sulfide-based solid electrolyte materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Randrema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">NordBatt 2022 - The 5th NordBatt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04248243v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04049568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando investigation of the lithium/sulfur battery by coupled X-ray absorption tomography and X-ray diffraction computed tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2979,214 +3136,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging synchrotron techniques for characterization of energy materials and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294958v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">cea-04248083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3341,51 +3341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c00815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04337313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-023-02007-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03652122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Celasun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03448492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03506582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta10735b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03004-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Walu&#347;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barchasz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRMN9L3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra13948a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43766C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Godbole" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaiser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21526H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino-Harald Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8F9WP3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31205k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010905433X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashbrook" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060483t" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CT2S9V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cipolla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barchasz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c00815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04337313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-023-02007-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03652122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Celasun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03448492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03506582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta10735b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03004-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra13948a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Walu&#347;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barchasz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRMN9L3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43766C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Godbole" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaiser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21526H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino-Harald Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8F9WP3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31205k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010905433X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashbrook" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060483t" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CT2S9V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cipolla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barchasz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>