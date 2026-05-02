--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1467,209 +1467,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics for surface waves in nonlinear elasticity</w:t>
+                <w:t xml:space="preserve">The Neumann numerical boundary condition for transport equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Williams</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/memo/1271⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300336v1</w:t>
+                <w:t xml:space="preserve">hal-01902551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neumann numerical boundary condition for transport equations</w:t>
+                <w:t xml:space="preserve">Geometric optics for surface waves in nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (1271), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2020001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/memo/1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902551v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent numerical boundary conditions for evolution equations: Derivation and stability analysis</w:t>
               </w:r>
@@ -2065,187 +2065,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of pulses in nonlinear geometric optics</w:t>
+                <w:t xml:space="preserve">Résolvante, stabilité et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.91-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855803v1</w:t>
+                <w:t xml:space="preserve">hal-00878988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolvante, stabilité et applications</w:t>
+                <w:t xml:space="preserve">Amplification of pulses in nonlinear geometric optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.749-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891614500234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878988v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strong stability of finite difference schemes for hyperbolic systems in two space dimensions</w:t>
               </w:r>
@@ -3200,291 +3200,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant leading order geometric optics expansions for quasilinear hyperbolic fixed and free boundary problems</w:t>
+                <w:t xml:space="preserve">Semigroup stability of finite difference schemes for multidimensional hyperbolic initial boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Williams</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2011.594474⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (273), pp.165-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-10-02368-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521397v1</w:t>
+                <w:t xml:space="preserve">hal-00383891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semigroup stability of finite difference schemes for multidimensional hyperbolic initial boundary value problems</w:t>
+                <w:t xml:space="preserve">The hyperbolic region for hyperbolic boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.457-469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383891v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperbolic region for hyperbolic boundary value problems</w:t>
+                <w:t xml:space="preserve">Resonant leading order geometric optics expansions for quasilinear hyperbolic fixed and free boundary problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1797-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2011.594474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339526v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric optics expansions with amplification for hyperbolic boundary value problems: linear problems</w:t>
               </w:r>
@@ -3910,200 +3910,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion approximation and entropy-based moment closure for kinetic equations.</w:t>
+                <w:t xml:space="preserve">Well-posedness of hyperbolic initial boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (6), pp.786 - 818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2004.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019014v1</w:t>
+                <w:t xml:space="preserve">hal-01839021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of hyperbolic initial boundary value problems</w:t>
+                <w:t xml:space="preserve">Diffusion approximation and entropy-based moment closure for kinetic equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 n°1-2, pp.1--39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839021v1</w:t>
+                <w:t xml:space="preserve">hal-00019014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of compressible vortex sheets in two space dimensions</w:t>
               </w:r>
@@ -5134,51 +5134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424627v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lundquist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020015v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol63s320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675358v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n8.a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076390v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.11657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816402v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902551v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2017.0026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-013-0077-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0159-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Secchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Trebeschi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1340-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0368-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2011.1.03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.594474" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2581" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339527v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.07.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.04.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2004.53.2526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424627v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lundquist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020015v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol63s320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675358v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n8.a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076390v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.11657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816402v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902551v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2017.0026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-013-0077-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0159-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Secchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Trebeschi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1340-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0368-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2011.1.03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.594474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2581" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339527v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.07.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.04.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2004.53.2526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>