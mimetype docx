--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -66,4135 +66,4135 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Neumann boundary condition for the two-dimensional Lax-Wendroff scheme. II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.320-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/etna_vol63s320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The local limit theorem for complex valued sequences: the parabolic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.1801-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675358v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharp stability for finite difference approximations of hyperbolic equations with boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.187-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drab088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Neumann boundary condition for the two-dimensional Lax-Wendroff scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (8), pp.2051-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2023.v21.n8.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Gaussian bounds for discrete convolution powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.1553-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/rmi/1338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076390v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Green's function of the Lax-Wendroff and Beam-Warming schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.247-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ambp.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Leray-Gårding method for finite difference schemes. II. Smooth crossing modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.151-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2009.11657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly nonlinear surface waves in magnetohydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (3-4), pp.367-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-201638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816402v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High order numerical schemes for transport equations on bounded domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tran-Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.84-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202107006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete transparent boundary conditions for the two-dimensional leap-frog scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.S535-S571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Neumann numerical boundary condition for transport equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902551v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric optics for surface waves in nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (1271), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/memo/1271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Mach stem configuration with shallow angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.73-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1512/iumj.2020.69.8610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834585v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent numerical boundary conditions for evolution equations: Derivation and stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.259-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mach stem equation and amplification in strongly nonlinear geometric optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (4), pp.967-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2017.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems: numerical boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Mathematics: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.489-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/nmtma.2017.m1525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114666v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully discrete hyperbolic initial boundary value problems with nonzero initial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.17-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/cml.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Leray- Gårding method for finite difference schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.297-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilinear geometric optics with boundary amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.551--625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2014.7.551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplification of pulses in nonlinear geometric optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.749-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891614500234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolvante, stabilité et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.91-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the strong stability of finite difference schemes for hyperbolic systems in two space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (1), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-013-0077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular pseudodifferential calculus for wavetrains and pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (4), pp.719-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The strong relaxation limit of the multidimensional Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-012-0159-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear geometric optics for reflecting uniformly stable pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255 (7), pp.1939-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the amplitude equations for weakly nonlinear surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205 (3), pp.871-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-012-0522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A priori estimates for 3D incompressible current-vortex sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Morando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Trebeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311 (1), pp.247-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of large amplitude shock profiles for non-equilibrium radiative hydrodynamics: formation of Zeldovich spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-012-0368-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ill-posedness of nonlocal Burgers equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 227 (6), pp.2220-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2011.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, X (1), pp.37-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.2011.1.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant leading order geometric optics expansions for quasilinear hyperbolic fixed and free boundary problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1797-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2011.594474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semigroup stability of finite difference schemes for multidimensional hyperbolic initial boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (273), pp.165-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-10-02368-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hyperbolic region for hyperbolic boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.457-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric optics expansions with amplification for hyperbolic boundary value problems: linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (6), pp.2183-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.2844-2871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339527v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of shock profiles in radiative hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (5), pp.1118-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-012-0368-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation approximation of the Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348 (2), pp.872 - 893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock Profiles for Non Equilibrium Radiating Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 218 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2006.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion approximation and entropy-based moment closure for kinetic equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 n°1-2, pp.1--39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness of hyperbolic initial boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (6), pp.786 - 818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2004.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stability of compressible vortex sheets in two space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (4), pp.941 - 1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1512/iumj.2004.53.2526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of numerical wave packets for transport equations with two boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bonnet-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; ENS Paris Saclay. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some stable boundary closures of finite difference schemes for the transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lundquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amplitude equation for weakly nonlinear reversible phase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of finite volume schemes for hyperbolic systems in two space dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020015v2</w:t>
-              </w:r>
-[...3764 lines deleted...]
-                <w:t xml:space="preserve">hal-01838950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4225,51 +4225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local limit theorems for complex valued sequences: Old &amp; New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Equations aux Dérivées Partielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aussois (FR), France. Exposé no. 5, 1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4303,51 +4303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude equations for weakly nonlinear surface waves in variational problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4430,51 +4430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear orbital stability of stationary shock profiles for the Lax-Wendroff scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Verlag, pp.viii+246, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,51 +5134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424627v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lundquist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020015v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol63s320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675358v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n8.a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076390v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.11657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816402v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902551v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2017.0026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-013-0077-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0159-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Secchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Trebeschi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1340-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0368-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2011.1.03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.594474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2581" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339527v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.07.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.04.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2004.53.2526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol63s320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675358v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n8.a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076390v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.413" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2009.11657" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816402v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902551v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834585v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2017.0026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891614500234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-013-0077-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2677" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0159-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Secchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Trebeschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1340-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0368-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2011.1.03" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.594474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339527v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.07.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2004.53.2526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424627v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lundquist" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020015v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00616496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>